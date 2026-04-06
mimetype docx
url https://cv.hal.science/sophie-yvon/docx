--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,887 +100,887 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional fermented milk products of Eastern Mediterranean countries: A cultural heritage to preserve</w:t>
+                <w:t xml:space="preserve">Microbial Dynamics during labneh Ambaris Production in Earthenware Jars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih El Rammouz</w:t>
+                <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.105768. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (16), pp.3131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12163131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204920v1</w:t>
+                <w:t xml:space="preserve">hal-04197014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Dynamics during labneh Ambaris Production in Earthenware Jars</w:t>
+                <w:t xml:space="preserve">Traditional fermented milk products of Eastern Mediterranean countries: A cultural heritage to preserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bigey</w:t>
+                <w:t xml:space="preserve">Rabih El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (16), pp.3131. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.105768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12163131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197014v1</w:t>
+                <w:t xml:space="preserve">hal-04204920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial communities and main features of labneh Ambaris, a traditional Lebanese fermented goat milk product</w:t>
+                <w:t xml:space="preserve">Artisanal Household Milk Pasteurization Is Not a Determining Factor in Structuring the Microbial Communities of Labneh Ambaris: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22275⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp.3874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11233874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922548v1</w:t>
+                <w:t xml:space="preserve">hal-03880546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanal Household Milk Pasteurization Is Not a Determining Factor in Structuring the Microbial Communities of Labneh Ambaris: A Pilot Study</w:t>
+                <w:t xml:space="preserve">Microbial communities and main features of labneh Ambaris, a traditional Lebanese fermented goat milk product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (23), pp.3874. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.868-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11233874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880546v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multicomponent medication Spascupreel attenuates stress-induced gut dysfunction in rats</w:t>
+                <w:t xml:space="preserve">Lactose and Fructo-oligosaccharides Increase Visceral Sensitivity in Mice via Glycation Processes, Increasing Mast Cell Density in Colonic Mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilia Theodorou</w:t>
+                <w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Beaufrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
+                <w:t xml:space="preserve">Bruno Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Laforge</w:t>
+                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Burmeister</w:t>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nmo.13798⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (3), pp.652-663.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623594v1</w:t>
+                <w:t xml:space="preserve">hal-02558299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactose and Fructo-oligosaccharides Increase Visceral Sensitivity in Mice via Glycation Processes, Increasing Mast Cell Density in Colonic Mucosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The multicomponent medication Spascupreel attenuates stress-induced gut dysfunction in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guiard</w:t>
+                <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
+                <w:t xml:space="preserve">Catherine Beaufrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+                <w:t xml:space="preserve">Guylaine Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">Yvonne Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 158 (3), pp.652-663.e6. </w:t>
+              <w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.10.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nmo.13798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558299v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thermized donkey milk with lysozyme activity on altered gut barrier in mice exposed to water-avoidance stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubnah Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Tormo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Soudain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 223 (2), pp.883-895. </w:t>
@@ -1178,90 +1178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donkey milk consumption exerts anti-inflammatory properties by normalizing antimicrobial peptides levels in Paneth's cells in a model of ileitis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Tormo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eutamène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Garcia-Rodenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie d'Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,90 +1491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial communities of labneh Ambaris, a traditional Lebanese raw goat's milk product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubnah Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1754,51 +1754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Kamphuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1907,90 +1907,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation globale de l’Ambaris, produit fermenté traditionnel Libanais, sur les plans microbiologiques, physico-chimiques et sensoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
@@ -2051,51 +2051,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un produit alimentaire aux propriétés santé constantes basée sur la caractérisation des effets positifs sur la sphère digestive d'une matrice naturellement riche en lysozyme : le lait d'ânesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017INPT0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2291,51 +2291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22275" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233874" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Laforge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Burmeister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Schwebel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tormo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16642" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1304-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Garcia-Rodenas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie d'Aldebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12994" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04999400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kamphuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Riviere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kamphuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12881" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04228564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017INPT0129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233874" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Laforge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Burmeister" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Schwebel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tormo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16642" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1304-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Garcia-Rodenas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie d'Aldebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12994" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04999400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kamphuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Riviere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kamphuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12881" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04228564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017INPT0129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>