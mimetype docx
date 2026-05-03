--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Dynamics during labneh Ambaris Production in Earthenware Jars</w:t>
+                <w:t xml:space="preserve">Traditional fermented milk products of Eastern Mediterranean countries: A cultural heritage to preserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bigey</w:t>
+                <w:t xml:space="preserve">Rabih El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (16), pp.3131. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.105768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12163131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197014v1</w:t>
+                <w:t xml:space="preserve">hal-04204920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional fermented milk products of Eastern Mediterranean countries: A cultural heritage to preserve</w:t>
+                <w:t xml:space="preserve">Microbial Dynamics during labneh Ambaris Production in Earthenware Jars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih El Rammouz</w:t>
+                <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.105768. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (16), pp.3131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12163131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204920v1</w:t>
+                <w:t xml:space="preserve">hal-04197014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanal Household Milk Pasteurization Is Not a Determining Factor in Structuring the Microbial Communities of Labneh Ambaris: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Couderc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (23), pp.3874. </w:t>
@@ -521,90 +521,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities and main features of labneh Ambaris, a traditional Lebanese fermented goat milk product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubnah Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (2), pp.868-883. </w:t>
@@ -636,325 +636,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactose and Fructo-oligosaccharides Increase Visceral Sensitivity in Mice via Glycation Processes, Increasing Mast Cell Density in Colonic Mucosa</w:t>
+                <w:t xml:space="preserve">The multicomponent medication Spascupreel attenuates stress-induced gut dysfunction in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t>
+                <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guiard</w:t>
+                <w:t xml:space="preserve">Catherine Beaufrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
+                <w:t xml:space="preserve">Guylaine Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">Yvonne Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.10.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nmo.13798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558299v1</w:t>
+                <w:t xml:space="preserve">hal-02623594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multicomponent medication Spascupreel attenuates stress-induced gut dysfunction in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactose and Fructo-oligosaccharides Increase Visceral Sensitivity in Mice via Glycation Processes, Increasing Mast Cell Density in Colonic Mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilia Theodorou</w:t>
+                <w:t xml:space="preserve">Bruno Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Beaufrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
+                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Laforge</w:t>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Burmeister</w:t>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 p. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (3), pp.652-663.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nmo.13798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623594v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thermized donkey milk with lysozyme activity on altered gut barrier in mice exposed to water-avoidance stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Soudain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 223 (2), pp.883-895. </w:t>
@@ -1178,90 +1178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donkey milk consumption exerts anti-inflammatory properties by normalizing antimicrobial peptides levels in Paneth's cells in a model of ileitis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Tormo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eutamène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Garcia-Rodenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie d'Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,90 +1491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial communities of labneh Ambaris, a traditional Lebanese raw goat's milk product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubnah Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1754,51 +1754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Kamphuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1907,90 +1907,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation globale de l’Ambaris, produit fermenté traditionnel Libanais, sur les plans microbiologiques, physico-chimiques et sensoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
@@ -2051,51 +2051,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un produit alimentaire aux propriétés santé constantes basée sur la caractérisation des effets positifs sur la sphère digestive d'une matrice naturellement riche en lysozyme : le lait d'ânesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017INPT0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2291,51 +2291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233874" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Laforge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Burmeister" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Schwebel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tormo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16642" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1304-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Garcia-Rodenas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie d'Aldebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12994" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04999400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kamphuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Riviere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kamphuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12881" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04228564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017INPT0129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233874" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Laforge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Burmeister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Schwebel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tormo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16642" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1304-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Garcia-Rodenas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie d'Aldebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12994" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04999400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kamphuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Riviere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kamphuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12881" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04228564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017INPT0129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>