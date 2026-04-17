--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -1275,381 +1275,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour l'actualisation de la magnitude d'un séisme historique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élément poutre multifibre avec gauchissement pour la modélisation non linéaire des structures en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National AFPS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CSMA 2019, 14ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512020v1</w:t>
+                <w:t xml:space="preserve">hal-02511856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élément poutre multifibre avec gauchissement pour la modélisation non linéaire des structures en béton armé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Desprez</w:t>
+                <w:t xml:space="preserve">Assessment of the seismic behaviour of corroded RC beams: an experimental contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymaa Lejouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mongabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2019, 14ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">12th Canadian Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511856v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the seismic behaviour of corroded RC beams: an experimental contribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A numerical model to predict the effect of corrosion on the dynamic behavior of reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Lejouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Canadian Conference on Earthquake Engineering</w:t>
+              <w:t xml:space="preserve">12th Canadian Conference of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516519v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
               </w:r>
@@ -1754,165 +1737,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model to predict the effect of corrosion on the dynamic behavior of reinforced concrete beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaymaa Lejouad</w:t>
+                <w:t xml:space="preserve">Méthodologie pour l'actualisation de la magnitude d'un séisme historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Canadian Conference of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">10ème Colloque National AFPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511875v1</w:t>
+                <w:t xml:space="preserve">hal-02512020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY OF THE SEISMIC BEHAVIOR OF CORRODED RC BEAMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Lejouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'effet de la corrosion sur le comportement dynamique de poutres en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Lejouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2104,277 +2104,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of steel reinforcement corrosion on the dynamic behavior of RC beams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Mongabure</w:t>
+                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Capdevielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+                <w:t xml:space="preserve">Yi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FONTEVRAUD 9 - International Symposium: Contribution of Materials Investigations and Operating Experience to Light Water NPPs’ Safety, Performance and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">ECEE; 16th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338541v1</w:t>
+                <w:t xml:space="preserve">hal-01836925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Giry</w:t>
+                <w:t xml:space="preserve">Effect of steel reinforcement corrosion on the dynamic behavior of RC beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lejouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mongabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">S. Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEE; 16th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">FONTEVRAUD 9 - International Symposium: Contribution of Materials Investigations and Operating Experience to Light Water NPPs’ Safety, Performance and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836925v1</w:t>
+                <w:t xml:space="preserve">cea-02338541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of shear warping in fibre beam elements for the computation of the nonlinear behaviour of concrete beams</w:t>
               </w:r>
@@ -2399,51 +2399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-C, Computational Modelling of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2708,51 +2708,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multifiber beam model coupling damage and warping for reinforced concrete structures under multiaxial loads</w:t>
+                <w:t xml:space="preserve">A warping model for reinforced concrete beams under multiaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
@@ -2770,97 +2770,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shells, Plates and Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">22e Congrès Français de Mécanique (CFM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697674v1</w:t>
+                <w:t xml:space="preserve">hal-01697666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A warping model for reinforced concrete beams under multiaxial loading</w:t>
+                <w:t xml:space="preserve">A multifiber beam model coupling damage and warping for reinforced concrete structures under multiaxial loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
@@ -2878,73 +2878,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès Français de Mécanique (CFM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Shells, Plates and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697666v1</w:t>
+                <w:t xml:space="preserve">hal-01697674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par éléments finis multifibres pour le calcul sismique des structures en béton armé : prise en compte du gauchissement</w:t>
               </w:r>
@@ -3634,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menes Badika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04037-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejouad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mongabure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01906-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel El Merabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Le Jouad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevieille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.03.058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nayman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106579" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.82" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03211565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1084384" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Capdevielle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dufour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Lejouad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capdevielle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01824540v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAI109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menes Badika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04037-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejouad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mongabure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01906-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel El Merabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Le Jouad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevieille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.03.058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nayman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106579" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.82" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03211565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1084384" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Capdevielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Lejouad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capdevielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01824540v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAI109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>