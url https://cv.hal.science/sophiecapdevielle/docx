--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -741,295 +741,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified non-linear modelling strategy to generate fragility curves for old masonry buildings</w:t>
+                <w:t xml:space="preserve">Methodology for updating magnitudes assigned to historical earthquakes: application to the La Tour-du-Pin 1889 earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Stocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 254, pp.106579. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250817v1</w:t>
+                <w:t xml:space="preserve">hal-03356745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for updating magnitudes assigned to historical earthquakes: application to the La Tour-du-Pin 1889 earthquake</w:t>
+                <w:t xml:space="preserve">A simplified non-linear modelling strategy to generate fragility curves for old masonry buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Stocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmela Zentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 254, pp.106579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356745v1</w:t>
+                <w:t xml:space="preserve">hal-03250817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shear warping kinematic enhancement for fiber beam elements with a damaging cross-section</w:t>
               </w:r>
@@ -1275,489 +1275,489 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élément poutre multifibre avec gauchissement pour la modélisation non linéaire des structures en béton armé</w:t>
+                <w:t xml:space="preserve">A numerical model to predict the effect of corrosion on the dynamic behavior of reinforced concrete beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Capdevielle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Desprez</w:t>
+                <w:t xml:space="preserve">Chaymaa Lejouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2019, 14ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">12th Canadian Conference of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511856v1</w:t>
+                <w:t xml:space="preserve">hal-02511875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the seismic behaviour of corroded RC beams: an experimental contribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mongabure</w:t>
+                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentner Irmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Canadian Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">12th Canadian Conference of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516519v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model to predict the effect of corrosion on the dynamic behavior of reinforced concrete beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élément poutre multifibre avec gauchissement pour la modélisation non linéaire des structures en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaymaa Lejouad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">S. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Canadian Conference of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">CSMA 2019, 14ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511875v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zentner Irmela</w:t>
+                <w:t xml:space="preserve">Assessment of the seismic behaviour of corroded RC beams: an experimental contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymaa Lejouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mongabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Canadian Conference of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">12th Canadian Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171540v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour l'actualisation de la magnitude d'un séisme historique</w:t>
               </w:r>
@@ -1782,51 +1782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmela Zentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1868,51 +1868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY OF THE SEISMIC BEHAVIOR OF CORRODED RC BEAMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Lejouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mongabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMiRT-25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Charlotte, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'effet de la corrosion sur le comportement dynamique de poutres en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Lejouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mongabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque National AFPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2104,277 +2104,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Giry</w:t>
+                <w:t xml:space="preserve">Effect of steel reinforcement corrosion on the dynamic behavior of RC beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lejouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mongabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">S. Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEE; 16th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">FONTEVRAUD 9 - International Symposium: Contribution of Materials Investigations and Operating Experience to Light Water NPPs’ Safety, Performance and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836925v1</w:t>
+                <w:t xml:space="preserve">cea-02338541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of steel reinforcement corrosion on the dynamic behavior of RC beams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Mongabure</w:t>
+                <w:t xml:space="preserve">Methodology for the reassessment of magnitudes assigned to historical earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Capdevielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+                <w:t xml:space="preserve">Yi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FONTEVRAUD 9 - International Symposium: Contribution of Materials Investigations and Operating Experience to Light Water NPPs’ Safety, Performance and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">ECEE; 16th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338541v1</w:t>
+                <w:t xml:space="preserve">hal-01836925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of shear warping in fibre beam elements for the computation of the nonlinear behaviour of concrete beams</w:t>
               </w:r>
@@ -2399,51 +2399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-C, Computational Modelling of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3634,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menes Badika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04037-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejouad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mongabure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01906-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel El Merabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Le Jouad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevieille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.03.058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nayman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106579" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.82" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03211565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1084384" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Capdevielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Lejouad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capdevielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01824540v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAI109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menes Badika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04037-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejouad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mongabure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01906-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel El Merabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Le Jouad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongabure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capdevieille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.03.058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stocchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.82" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nayman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03211565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1084384" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Lejouad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Capdevielle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capdevielle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01824540v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAI109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>