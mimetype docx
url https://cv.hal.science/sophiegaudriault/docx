--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Gaudriault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GAUDRIAULT SOPHIE née le 06/12/71 (48 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DR2 à l’UMR Diversité Génome des Interactions Micro-organismes Insectes (Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe Biologie des Interactions Bactéries Insectes Nématodes Entomopathogènes (BIBINE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tél : +33 4 67 14 48 12 ; fax : + 33 4 67 14 46 79, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie.gaudriault@umontpellier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION UNIVERSITAIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1999 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de Microbiologie de l'Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation à diriger des recherches, Université de Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEMATIQUES DE RECHERCHE :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Interactions bactéries invertébrés (insectes, nématodes) – Virulence et symbiose bactérienne – Ecologie microbienne des invertébrés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génomique comparative des bactéries entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genoscope 150/AP 2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Whole-genome sequencing and comparative genomics of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> strains. Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIH MHIRT 5-T37-MD001427 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pathology survey and comparative genomics in the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus bovienii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> species. Coordination : P. Stock, University of Arizona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONACYT CB 2014-243027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Whole-genome sequencing of entomopathogenic strains of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serratia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination : M.E. Nunez-Valdez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle de bactéries entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA 2007_1133_03 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> New genetic supports of virulence factors in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coordination : S. Gaudriault & P. Tailliez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prestation de recherche 2011-2012 pour l’industriel Nosopharm S.A, Nîmes:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Caractérisation de gènes codants la synthèse de molécules antimicrobiennes chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métagénomique bactérienne chez les nématodes entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA 2015_1133 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Characterization of entomopathogenic nematode microbiota necessary to parasitic succes of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steinernema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in the lepidoptera insect </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spodoptera littoralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEM metaprogramme 2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Development of methodology for taxonomic assignation at the species level in microbiota of entomopathogenic nematode </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steinernema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA_Innovation 2017_1133 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vers une nouvelle formulation de nématodes entomopathogènes pour une vectorisation d’agents de bio-contrôle. Coordination : S. Gaudriault & JC. Ogier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES PRODUCTIONS SCIENTIFIQUES RECENTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : (parmi 40 articles de recherhe, 2 synthèses scientifiques, 24 présentations orales dont 7 invitées, un livre d’enseignement, une déclaration d’invention)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES AUTRES ACTIVITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et transfert :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> cours et TP sur la génomique et la métagénomique bactériennes(L3Pro et Master), édition d’ouvrages de génomique pour l’éditeur De Boeck, encadrement d’étudiants (2 étudiants en L3Pro, 14 étudiants en Master, 4 doctorants), ateliers sur les insectes en direction du grand public (</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation collective de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : animation du comité assurance-Qualité-recherche, Hygène & Sécurité de l’UMR DGIMI (2007-2018), responsable du réseau scientifique régional « Interactions Microorganismes-Hôtes » (IMH ; </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://imh.edu.umontpellier.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), membre du conseil de l’Ecole Doctorale GAIA de l’U. de Montpellier, membre du comité d’organisation du colloque régional « MicrobioOccitanie »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation de la recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jury de Master et de thèse (U. de Montpellier, U. catholique de Louvain-Belgique, U. St Joseph- Liban, U. of the Witwatersrand-Afrique du Sud, …), de concours de recrutement (IFREMER, U. de Poitiers, U. de Lyon …)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will anomalies in the field of EPN associated-bacteria lead to a new paradigm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.108387. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2025.108387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabryelle Agoutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brévault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-019-1546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early transcriptomic responses of rice leaves to herbivory by Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.2836. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-53348-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.109275. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Akhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.629-643. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2023.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Odilorhabdin Antibiotic Biosynthetic Cluster and Acetyltransferase Self-Resistance Locus Are Niche and Species Specific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.e02826-21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.02826-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial community profile after the lethal infection of Steinernema–Xenorhabdus pairs into soil-reared Tenebrio molitor larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel semi-selective medium for Pseudomonas protegens isolation from soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2020.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00800-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal expression of the putative MdtABC efflux pump of Phtotorhabdus luminescens occurs in a protease-dependent manner during insect infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hadchity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), 24 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Spodoptera frugiperda phenoloxidase activity by the products of the Xenorhabdus rhabduscin gene cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Nuñez-Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), 16 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population structure of Ochrobactrum isolated from entomopathogenic nematodes indicates interactions with the symbiotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Emboulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilorhabdins, Antibacterial Agents that Cause Miscoding by Binding at a New Ribosomal Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Dobosz-Bartoszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sarciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (1), pp.83 - 94. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An antimicrobial peptide-resistant minor subpopulation of Photorhabdus luminescens is responsible for virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mouammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43670. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable virulence phenotype of Xenorhabdus bovienii (γ-Proteobacteria: Enterobacteriaceae) in the absence of their vector hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Mcmullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.510-522. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The insect pathogenic bacterium Xenorhabdus innexi has attenuated virulence in multiple insect model hosts yet encodes a potent mosquitocidal toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarshan K. Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariush T. Aghai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Hillman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Kozuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4311-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics between two Xenorhabdus bovienii strains highlights differential evolutionary scenarios within an entomopathogenic bacterial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.148-160. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Member of the Growing Family of Contact-Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), 19 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0167443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional msbB acyltransferase of Photorhabdus luminescens, required for secondary lipid a acylation in gram-negative bacteria, confers resistance to anti-microbial peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Abi Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebanese Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenorhabdus bovienii CS03, the bacterial symbiont of the entomopathogenic nematodeSteinernema weiseri, is a non-virulent strain against lepidopteran insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Mcmullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia S. Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of taxlllaids A-G; natural products from Xenorhabdus indica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Kronenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenan a J Bozhüyük</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid S Kahnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (52), pp.17478-17487. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative toxins from the entomopathogenic bacterium Photorhabdus luminescens kill Armadillidium vulgare (Terrestrial isopod)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2013.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ail and PagC-Related Proteins in the Entomopathogenic Bacteria of Photorhabdus Genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mouammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e110060. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence and Annotation of the Entomopathogenic Bacterium Xenorhabdus szentirmaii Strain DSM16338.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00190-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Biosynthesis of Xenoamicins from Entomopathogenic Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuqin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grundmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (49), pp.16772-16779. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201302481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence and annotation of the entomopathogenic bacterium Xenorhabdus nematophila strain F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00342-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FliZ is a global regulatory protein affecting the expression of flagellar and virulence genes in individual Xenorhabdus nematophila bacterial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (10), pp.e1003915. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the insect pathogen bacteria Bacillus thuringiensis and Xenorhabdus/Photorhabdus occupy their hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina C. Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini N. Rama Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Lereclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.220 - 231. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of P2-type remnant prophage loci in Xenorhabdus bovienii and Xenorhabdus nematophila required for xenorhabdicin production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nydia Morales-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore R.V Thappeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Forst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 333 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2012.02600.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the dynamic expression of the Xenorhabdus FliAZ regulon reveal atypical iron-dependent regulation of the flagellin and haemolysin genes during insect infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1271-1284. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02427.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Analysis of a Photorhabdus sp. Variant Reveals Transcriptional Control of Phenotypic Variation and Multifactorial Pathogenicity in Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.1009-1020. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01696-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entomopathogenic bacterial endosymbionts xenorhabdus and photorhabdus: convergent lifestyles from divergent genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Chaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garret Suen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron W. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archna Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, &amp;lt;em&amp;gt;Photorhabdus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Xenorhabdus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Goodrich-Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi-Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Rejasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (22), pp.7063-7073. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Photorhabdus luminescens (Enterobacteriaceae) on the survival, development, reproduction and behaviour of Caenorhabditis elegans (Nematoda : Rhabditidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Schulenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01099.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical mapping as a routine tool for bacterial genome sequence finishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacie Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry S. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henkhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.321. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome comparison between Photorhabdus strains to identify genomic regions involved in the specificity of nematode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.809-814. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.188.2.809-814.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a P2-related prophage remnant locus of Photorhabdus luminescens encoding an R-type phage tail-like particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the entomopathogenic bacterium Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (11), pp.1307-1313. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DspB/F protein of Erwinia amylovora is a type III secretion chaperone ensuring efficient intrabacterial production of the Hrp-secreted DspA/E pathogenicity factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (5), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2002.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of harpin secretion in planta during infection of apple seedlings by Erwinia amylovora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (2), pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrp secreted proteins: their role in pathogenicity and hr elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 489, pp.353-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HrpW of Erwinia amylovora, a new Hrp-secreted protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 428, pp.224-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DspA, an essential pathogenicity factor of Erwinia amylovora showing homology with AvrE of Pseudomonas syringae, is secreted via the Hrp secretion pathway in a DspB-dependent way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (5), pp.1057-1069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation de la multifonctionnalité d'un système spatialement hétérogène - Cas d’étude en agroforesterie méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées Annuelles du Réseau TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Bonfanti, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes: from monoxenic paradigm to pathobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Akhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early modulation of the jasmonate pathway in rice (Oryza sativa) by the oral microbiota of Spodoptera frugiperda larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hiêu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimethod approach improves the description of the entomopathogenic nematode distribution in corn fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the IOBC-WPRS WG “Biological and Integrated Control of Plant Pathogens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands. pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode isolation in maize organic field soils of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Meeting of the IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests: Microbial Control Agents in the Age of Global Change, June 19-22, 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ceske Budejovice, Czech Republic. pp.84-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of entomopathogenic nematodes: pathobiome et agronomical opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inivitation à Zürich dans le cadre de la participation à une thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des systèmes agricoles sur la présence et la diversité des nématodes entomopathogènes dans les cultures de maïs du Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Agroécologie : le sol, un outil d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Th</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDays de l’IRD de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of entomopathogenic nematodes: pathobiome et agronomical output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique du Réseau Vectopole Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu de culture sélectif pour la détection de Pseudomonas protegens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactions between an obligate killer pathogen and the microbiota of its hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection de Nématodes Entomopathogènes : Ressources biologiques utilisables comme agents de Bio-contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manaël Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation of EntomoPathogenic Nematodes (EPNs) vectorization of biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Consortium Biocontrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a bacterial core microbiota for insights into the holobiont of entomopathogenic nematodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galan M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the rpoB gene for metabarcoding of bacterial communities associated with entomopathogenic nematodes Steinernema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camarès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathobiome entomopathogenic nematodes Development of methodology for a taxonomic assignation at the species level in the the pathobiome of entomopathogenic nematodes from the Steinernema genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du locus synthétisant l’odilorhabdine, antibiotique produit par Xenorhabdus nematophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sarciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Member of the Growing Family of Contact- Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics in the entomopathogenic genera Xenorhabdus and Photorhabdus: insight in the XaxAB binary cytolysin-encoding locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others ….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode/bacteria couples Steinernema sp. /Xenorhabdus bovienii: how can genomics help us to understand virulence variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining of Trojan Horse Antibiotics: Agrocin-like Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-EMBO symposium on the Synthetic Biology of Antibiotic Production II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode/bacteria couples Steinernema sp. /Xenorhabdus bovienii: how can genomics help us to understand virulence variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée du réseau IMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Virulence Loci in the Pan-Genome of the Entomopathogenic Bacterium Xenorhabdus bovienii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mc Mullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches in silico et métagénomique pour caractériser le role du microbiome associé aux nematodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus bovienii species: the avirulent strain X. bovienii CS03 is characterized by its pseudogene content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roba El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du génome flexible des bactéries entomopathogènes Photorhabdus et Xenorhabdus pour l’identification de nouveaux facteurs d’adaptation à ses hôtes invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Jounée du réseau IMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’opéron dlt dans la résistance aux peptides antimicrobiens chez Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi-Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lereclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Internationales de Biotechnologie de l’Association Tunisienne de Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Yassmine Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unités de plasticité dans le génome de Photorhabdus : des réarrangements chromosomiques à l’échelle du temps du laboratoire à l’évolution des espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Parc Chanot, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique des bactéries entomopathogènes Photorhabdus et Xenorhabdus, Apport des NGS dans l'étude des interactions durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau Écologie des Interactions durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrp secreted proteins: their role in pathogenicity and hr elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on fire blight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRP secreted proteins : their role in pathogenicity and HR elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Workshop on fire blight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections of Entomopathogenic Nematodes and Associated Bacteria for Biological Control of insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yascim Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach improves the description of the entomopathogenic nematodes distribution in corn fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the IOBC-WRPS Working Group Biological and Integrated Control of Plant Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the oral secretion microbiota of Spodoptera frugiperda in the modulation of defense responses in rice (Oryza sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hiêu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Th</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième symposium sur “Insect-Plant relationships” à Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième symposium de la branche internationale de l'Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holobiont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire du microbiome bactérien associé aux nématodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de Génomique Environnementale (GE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique comparative dans le genre Xenorhabdus : l'espèce X. Poinarii caractérisée par un pouvoir pathogène atténué et un génome de petite taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux facteurs de virulence chez la bactérie pathogène d’insecte Xenorhabdus par génomique comparative et fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées des Doctorants SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine FliZ de Xenorhabdus nematophila : un régulateur pléiotropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de facteurs de virulence chez la bactérie pathogène d'insecte Xenorhabdus :de la comparaison génomique au phénotype d'un candidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, Photorhabdus and Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Goodrich-Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of the FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Geneva, Suisse. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & interactions entre organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences de recherche de Montpellier et du Languedoc-Roussillon dans l'étude des impacts et adaptations au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2015, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in rearing conditions rapidly modify gut microbiota structure in &amp;lt;em&amp;gt;Tenebrio molitor&amp;lt;/em&amp;gt; larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT BFP - Biologie du Fruit et Pathologie / Fruit Biology and Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Traas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Moriones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique et plasticité génomique chez les bactéries pathogènes d’insecte, Photorhabdus et Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Montpellier 2 (Sciences et Techniques), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Gaudriault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GAUDRIAULT SOPHIE née le 06/12/71 (48 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DR2 à l’UMR Diversité Génome des Interactions Micro-organismes Insectes (Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe Biologie des Interactions Bactéries Insectes Nématodes Entomopathogènes (BIBINE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tél : +33 4 67 14 48 12 ; fax : + 33 4 67 14 46 79, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie.gaudriault@umontpellier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION UNIVERSITAIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1999 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de Microbiologie de l'Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation à diriger des recherches, Université de Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEMATIQUES DE RECHERCHE :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Interactions bactéries invertébrés (insectes, nématodes) – Virulence et symbiose bactérienne – Ecologie microbienne des invertébrés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génomique comparative des bactéries entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genoscope 150/AP 2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Whole-genome sequencing and comparative genomics of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> strains. Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIH MHIRT 5-T37-MD001427 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pathology survey and comparative genomics in the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus bovienii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> species. Coordination : P. Stock, University of Arizona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONACYT CB 2014-243027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Whole-genome sequencing of entomopathogenic strains of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serratia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination : M.E. Nunez-Valdez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle de bactéries entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA 2007_1133_03 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> New genetic supports of virulence factors in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coordination : S. Gaudriault & P. Tailliez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prestation de recherche 2011-2012 pour l’industriel Nosopharm S.A, Nîmes:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Caractérisation de gènes codants la synthèse de molécules antimicrobiennes chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métagénomique bactérienne chez les nématodes entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA 2015_1133 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Characterization of entomopathogenic nematode microbiota necessary to parasitic succes of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steinernema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in the lepidoptera insect </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spodoptera littoralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEM metaprogramme 2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Development of methodology for taxonomic assignation at the species level in microbiota of entomopathogenic nematode </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steinernema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA_Innovation 2017_1133 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vers une nouvelle formulation de nématodes entomopathogènes pour une vectorisation d’agents de bio-contrôle. Coordination : S. Gaudriault & JC. Ogier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES PRODUCTIONS SCIENTIFIQUES RECENTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : (parmi 40 articles de recherhe, 2 synthèses scientifiques, 24 présentations orales dont 7 invitées, un livre d’enseignement, une déclaration d’invention)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES AUTRES ACTIVITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et transfert :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> cours et TP sur la génomique et la métagénomique bactériennes(L3Pro et Master), édition d’ouvrages de génomique pour l’éditeur De Boeck, encadrement d’étudiants (2 étudiants en L3Pro, 14 étudiants en Master, 4 doctorants), ateliers sur les insectes en direction du grand public (</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation collective de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : animation du comité assurance-Qualité-recherche, Hygène & Sécurité de l’UMR DGIMI (2007-2018), responsable du réseau scientifique régional « Interactions Microorganismes-Hôtes » (IMH ; </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://imh.edu.umontpellier.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), membre du conseil de l’Ecole Doctorale GAIA de l’U. de Montpellier, membre du comité d’organisation du colloque régional « MicrobioOccitanie »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation de la recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jury de Master et de thèse (U. de Montpellier, U. catholique de Louvain-Belgique, U. St Joseph- Liban, U. of the Witwatersrand-Afrique du Sud, …), de concours de recrutement (IFREMER, U. de Poitiers, U. de Lyon …)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabryelle Agoutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brévault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will anomalies in the field of EPN associated-bacteria lead to a new paradigm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.108387. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2025.108387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.109275. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early transcriptomic responses of rice leaves to herbivory by Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.2836. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-53348-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Akhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.629-643. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2023.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Odilorhabdin Antibiotic Biosynthetic Cluster and Acetyltransferase Self-Resistance Locus Are Niche and Species Specific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.e02826-21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.02826-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00800-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial community profile after the lethal infection of Steinernema–Xenorhabdus pairs into soil-reared Tenebrio molitor larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel semi-selective medium for Pseudomonas protegens isolation from soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2020.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal expression of the putative MdtABC efflux pump of Phtotorhabdus luminescens occurs in a protease-dependent manner during insect infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hadchity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), 24 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Spodoptera frugiperda phenoloxidase activity by the products of the Xenorhabdus rhabduscin gene cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Nuñez-Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), 16 p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population structure of Ochrobactrum isolated from entomopathogenic nematodes indicates interactions with the symbiotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Emboulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilorhabdins, Antibacterial Agents that Cause Miscoding by Binding at a New Ribosomal Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Dobosz-Bartoszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sarciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (1), pp.83 - 94. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An antimicrobial peptide-resistant minor subpopulation of Photorhabdus luminescens is responsible for virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mouammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43670. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable virulence phenotype of Xenorhabdus bovienii (γ-Proteobacteria: Enterobacteriaceae) in the absence of their vector hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Mcmullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.510-522. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The insect pathogenic bacterium Xenorhabdus innexi has attenuated virulence in multiple insect model hosts yet encodes a potent mosquitocidal toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarshan K. Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariush T. Aghai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Hillman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Kozuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4311-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional msbB acyltransferase of Photorhabdus luminescens, required for secondary lipid a acylation in gram-negative bacteria, confers resistance to anti-microbial peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Abi Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebanese Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics between two Xenorhabdus bovienii strains highlights differential evolutionary scenarios within an entomopathogenic bacterial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.148-160. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Member of the Growing Family of Contact-Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), 19 p. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0167443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenorhabdus bovienii CS03, the bacterial symbiont of the entomopathogenic nematodeSteinernema weiseri, is a non-virulent strain against lepidopteran insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Mcmullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia S. Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ail and PagC-Related Proteins in the Entomopathogenic Bacteria of Photorhabdus Genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mouammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e110060. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of taxlllaids A-G; natural products from Xenorhabdus indica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Kronenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenan a J Bozhüyük</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid S Kahnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (52), pp.17478-17487. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative toxins from the entomopathogenic bacterium Photorhabdus luminescens kill Armadillidium vulgare (Terrestrial isopod)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2013.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence and Annotation of the Entomopathogenic Bacterium Xenorhabdus szentirmaii Strain DSM16338.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00190-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Biosynthesis of Xenoamicins from Entomopathogenic Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuqin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grundmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (49), pp.16772-16779. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201302481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence and annotation of the entomopathogenic bacterium Xenorhabdus nematophila strain F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00342-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FliZ is a global regulatory protein affecting the expression of flagellar and virulence genes in individual Xenorhabdus nematophila bacterial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (10), pp.e1003915. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the insect pathogen bacteria Bacillus thuringiensis and Xenorhabdus/Photorhabdus occupy their hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina C. Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini N. Rama Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Lereclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.220 - 231. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of P2-type remnant prophage loci in Xenorhabdus bovienii and Xenorhabdus nematophila required for xenorhabdicin production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nydia Morales-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore R.V Thappeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Forst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 333 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2012.02600.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entomopathogenic bacterial endosymbionts xenorhabdus and photorhabdus: convergent lifestyles from divergent genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Chaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garret Suen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron W. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archna Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Analysis of a Photorhabdus sp. Variant Reveals Transcriptional Control of Phenotypic Variation and Multifactorial Pathogenicity in Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.1009-1020. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01696-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the dynamic expression of the Xenorhabdus FliAZ regulon reveal atypical iron-dependent regulation of the flagellin and haemolysin genes during insect infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1271-1284. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02427.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, &amp;lt;em&amp;gt;Photorhabdus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Xenorhabdus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Goodrich-Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi-Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Rejasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (22), pp.7063-7073. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical mapping as a routine tool for bacterial genome sequence finishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacie Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry S. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henkhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.321. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Photorhabdus luminescens (Enterobacteriaceae) on the survival, development, reproduction and behaviour of Caenorhabditis elegans (Nematoda : Rhabditidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Schulenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01099.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome comparison between Photorhabdus strains to identify genomic regions involved in the specificity of nematode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.809-814. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.188.2.809-814.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a P2-related prophage remnant locus of Photorhabdus luminescens encoding an R-type phage tail-like particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the entomopathogenic bacterium Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (11), pp.1307-1313. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DspB/F protein of Erwinia amylovora is a type III secretion chaperone ensuring efficient intrabacterial production of the Hrp-secreted DspA/E pathogenicity factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (5), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2002.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrp secreted proteins: their role in pathogenicity and hr elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 489, pp.353-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of harpin secretion in planta during infection of apple seedlings by Erwinia amylovora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (2), pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HrpW of Erwinia amylovora, a new Hrp-secreted protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 428, pp.224-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DspA, an essential pathogenicity factor of Erwinia amylovora showing homology with AvrE of Pseudomonas syringae, is secreted via the Hrp secretion pathway in a DspB-dependent way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (5), pp.1057-1069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation de la multifonctionnalité d'un système spatialement hétérogène - Cas d’étude en agroforesterie méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées Annuelles du Réseau TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Bonfanti, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes: from monoxenic paradigm to pathobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Akhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimethod approach improves the description of the entomopathogenic nematode distribution in corn fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the IOBC-WPRS WG “Biological and Integrated Control of Plant Pathogens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands. pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early modulation of the jasmonate pathway in rice (Oryza sativa) by the oral microbiota of Spodoptera frugiperda larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hiêu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode isolation in maize organic field soils of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Meeting of the IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests: Microbial Control Agents in the Age of Global Change, June 19-22, 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ceske Budejovice, Czech Republic. pp.84-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of entomopathogenic nematodes: pathobiome et agronomical opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inivitation à Zürich dans le cadre de la participation à une thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des systèmes agricoles sur la présence et la diversité des nématodes entomopathogènes dans les cultures de maïs du Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Agroécologie : le sol, un outil d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Th</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDays de l’IRD de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of entomopathogenic nematodes: pathobiome et agronomical output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique du Réseau Vectopole Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu de culture sélectif pour la détection de Pseudomonas protegens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection de Nématodes Entomopathogènes : Ressources biologiques utilisables comme agents de Bio-contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manaël Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactions between an obligate killer pathogen and the microbiota of its hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the rpoB gene for metabarcoding of bacterial communities associated with entomopathogenic nematodes Steinernema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camarès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a bacterial core microbiota for insights into the holobiont of entomopathogenic nematodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galan M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation of EntomoPathogenic Nematodes (EPNs) vectorization of biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Consortium Biocontrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathobiome entomopathogenic nematodes Development of methodology for a taxonomic assignation at the species level in the the pathobiome of entomopathogenic nematodes from the Steinernema genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du locus synthétisant l’odilorhabdine, antibiotique produit par Xenorhabdus nematophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sarciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Member of the Growing Family of Contact- Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics in the entomopathogenic genera Xenorhabdus and Photorhabdus: insight in the XaxAB binary cytolysin-encoding locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others ….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Virulence Loci in the Pan-Genome of the Entomopathogenic Bacterium Xenorhabdus bovienii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mc Mullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode/bacteria couples Steinernema sp. /Xenorhabdus bovienii: how can genomics help us to understand virulence variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining of Trojan Horse Antibiotics: Agrocin-like Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-EMBO symposium on the Synthetic Biology of Antibiotic Production II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode/bacteria couples Steinernema sp. /Xenorhabdus bovienii: how can genomics help us to understand virulence variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée du réseau IMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches in silico et métagénomique pour caractériser le role du microbiome associé aux nematodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus bovienii species: the avirulent strain X. bovienii CS03 is characterized by its pseudogene content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roba El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du génome flexible des bactéries entomopathogènes Photorhabdus et Xenorhabdus pour l’identification de nouveaux facteurs d’adaptation à ses hôtes invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Jounée du réseau IMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique des bactéries entomopathogènes Photorhabdus et Xenorhabdus, Apport des NGS dans l'étude des interactions durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau Écologie des Interactions durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’opéron dlt dans la résistance aux peptides antimicrobiens chez Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi-Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lereclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Internationales de Biotechnologie de l’Association Tunisienne de Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Yassmine Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unités de plasticité dans le génome de Photorhabdus : des réarrangements chromosomiques à l’échelle du temps du laboratoire à l’évolution des espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Parc Chanot, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrp secreted proteins: their role in pathogenicity and hr elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on fire blight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRP secreted proteins : their role in pathogenicity and HR elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Workshop on fire blight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections of Entomopathogenic Nematodes and Associated Bacteria for Biological Control of insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yascim Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach improves the description of the entomopathogenic nematodes distribution in corn fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the IOBC-WRPS Working Group Biological and Integrated Control of Plant Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the oral secretion microbiota of Spodoptera frugiperda in the modulation of defense responses in rice (Oryza sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hiêu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Th</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième symposium sur “Insect-Plant relationships” à Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième symposium de la branche internationale de l'Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holobiont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire du microbiome bactérien associé aux nématodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de Génomique Environnementale (GE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux facteurs de virulence chez la bactérie pathogène d’insecte Xenorhabdus par génomique comparative et fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées des Doctorants SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique comparative dans le genre Xenorhabdus : l'espèce X. Poinarii caractérisée par un pouvoir pathogène atténué et un génome de petite taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine FliZ de Xenorhabdus nematophila : un régulateur pléiotropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de facteurs de virulence chez la bactérie pathogène d'insecte Xenorhabdus :de la comparaison génomique au phénotype d'un candidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, Photorhabdus and Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Goodrich-Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of the FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Geneva, Suisse. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & interactions entre organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences de recherche de Montpellier et du Languedoc-Roussillon dans l'étude des impacts et adaptations au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2015, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in rearing conditions rapidly modify gut microbiota structure in &amp;lt;em&amp;gt;Tenebrio molitor&amp;lt;/em&amp;gt; larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT BFP - Biologie du Fruit et Pathologie / Fruit Biology and Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Traas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Moriones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique et plasticité génomique chez les bactéries pathogènes d’insecte, Photorhabdus et Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Montpellier 2 (Sciences et Techniques), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.gaudriault@umontpellier.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imh.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162736v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108387" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Akhurst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.01.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pantel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Houard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02826-21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105911" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00800-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi Khattar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hadchity" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Nu&#241;ez-Valdez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212809" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Florin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Dobosz-Bartoszek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Racine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarciaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.03.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcquade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Hwan Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan K. Aryal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush T. Aghai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hillman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Kozuch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4311-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abi Khattar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Stock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.10.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kronenwerth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan a J Bozh&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid S Kahnt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Steinhilber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403979" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7NV78JV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2013.10.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8FDXZGQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gualtieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00190-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuqin Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grundmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kaiser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schiell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302481" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HDH33RV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00342-13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini N. Rama Rao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.04.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Morales-Soto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore R.V Thappeta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02600.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02427.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG568CDX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Canoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01696-10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-7-r117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hering" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Schulte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich Schulenburg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01099.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9W96V14N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Latreille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacie Norton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry S. Goldman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henkhaus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Miller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658588v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.2.809-814.2006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2002.00124.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696002v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685619v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Guillarme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hi&#234;u Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Petitot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192141v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688121v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673052v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673065v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476714v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ogier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918045v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918049v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana&#235;l Hellequin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837309v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691108v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan M" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Singh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837302v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837280v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605185v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602164v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837264v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rioux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Chaplais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837269v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Mullen Ii" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ginibre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808222v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204364v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820551v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836702v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yascim Kamel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129939v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192349v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673047v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673038v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789342v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803415v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808776v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154695v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neema" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/changement-climatique/ch3-changement-climatique-interactions-entre-organismes.php" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807745v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.gaudriault@umontpellier.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imh.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Akhurst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.01.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pantel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Houard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02826-21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00800-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105911" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi Khattar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hadchity" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Nu&#241;ez-Valdez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Florin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Dobosz-Bartoszek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Racine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarciaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.03.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcquade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Hwan Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan K. Aryal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush T. Aghai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hillman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Kozuch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4311-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abi Khattar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Stock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.10.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kronenwerth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan a J Bozh&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid S Kahnt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Steinhilber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403979" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7NV78JV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2013.10.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8FDXZGQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gualtieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00190-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuqin Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grundmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kaiser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schiell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302481" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HDH33RV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00342-13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini N. Rama Rao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.04.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Morales-Soto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore R.V Thappeta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02600.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Canoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01696-10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02427.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG568CDX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-7-r117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666315v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Latreille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacie Norton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry S. Goldman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henkhaus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Miller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-321" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657697v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hering" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Schulte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich Schulenburg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01099.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9W96V14N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658588v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.2.809-814.2006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2002.00124.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697460v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685619v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Guillarme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192141v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192409v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hi&#234;u Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Petitot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688121v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673052v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673065v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476714v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ogier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana&#235;l Hellequin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918045v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837311v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691108v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan M" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Singh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837302v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602164v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605185v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837282v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837269v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Mullen Ii" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837264v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rioux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Chaplais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837263v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ginibre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808222v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204364v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836702v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yascim Kamel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129939v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192349v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673047v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673038v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789342v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808776v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154695v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neema" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/changement-climatique/ch3-changement-climatique-interactions-entre-organismes.php" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807745v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>