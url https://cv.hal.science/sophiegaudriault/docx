--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Gaudriault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GAUDRIAULT SOPHIE née le 06/12/71 (48 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DR2 à l’UMR Diversité Génome des Interactions Micro-organismes Insectes (Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe Biologie des Interactions Bactéries Insectes Nématodes Entomopathogènes (BIBINE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tél : +33 4 67 14 48 12 ; fax : + 33 4 67 14 46 79, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie.gaudriault@umontpellier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION UNIVERSITAIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1999 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de Microbiologie de l'Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation à diriger des recherches, Université de Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEMATIQUES DE RECHERCHE :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Interactions bactéries invertébrés (insectes, nématodes) – Virulence et symbiose bactérienne – Ecologie microbienne des invertébrés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génomique comparative des bactéries entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genoscope 150/AP 2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Whole-genome sequencing and comparative genomics of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> strains. Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIH MHIRT 5-T37-MD001427 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pathology survey and comparative genomics in the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus bovienii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> species. Coordination : P. Stock, University of Arizona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONACYT CB 2014-243027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Whole-genome sequencing of entomopathogenic strains of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serratia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination : M.E. Nunez-Valdez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle de bactéries entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA 2007_1133_03 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> New genetic supports of virulence factors in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coordination : S. Gaudriault & P. Tailliez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prestation de recherche 2011-2012 pour l’industriel Nosopharm S.A, Nîmes:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Caractérisation de gènes codants la synthèse de molécules antimicrobiennes chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métagénomique bactérienne chez les nématodes entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA 2015_1133 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Characterization of entomopathogenic nematode microbiota necessary to parasitic succes of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steinernema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in the lepidoptera insect </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spodoptera littoralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEM metaprogramme 2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Development of methodology for taxonomic assignation at the species level in microbiota of entomopathogenic nematode </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steinernema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA_Innovation 2017_1133 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vers une nouvelle formulation de nématodes entomopathogènes pour une vectorisation d’agents de bio-contrôle. Coordination : S. Gaudriault & JC. Ogier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES PRODUCTIONS SCIENTIFIQUES RECENTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : (parmi 40 articles de recherhe, 2 synthèses scientifiques, 24 présentations orales dont 7 invitées, un livre d’enseignement, une déclaration d’invention)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES AUTRES ACTIVITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et transfert :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> cours et TP sur la génomique et la métagénomique bactériennes(L3Pro et Master), édition d’ouvrages de génomique pour l’éditeur De Boeck, encadrement d’étudiants (2 étudiants en L3Pro, 14 étudiants en Master, 4 doctorants), ateliers sur les insectes en direction du grand public (</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation collective de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : animation du comité assurance-Qualité-recherche, Hygène & Sécurité de l’UMR DGIMI (2007-2018), responsable du réseau scientifique régional « Interactions Microorganismes-Hôtes » (IMH ; </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://imh.edu.umontpellier.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), membre du conseil de l’Ecole Doctorale GAIA de l’U. de Montpellier, membre du comité d’organisation du colloque régional « MicrobioOccitanie »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation de la recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jury de Master et de thèse (U. de Montpellier, U. catholique de Louvain-Belgique, U. St Joseph- Liban, U. of the Witwatersrand-Afrique du Sud, …), de concours de recrutement (IFREMER, U. de Poitiers, U. de Lyon …)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabryelle Agoutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brévault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will anomalies in the field of EPN associated-bacteria lead to a new paradigm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.108387. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2025.108387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.109275. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early transcriptomic responses of rice leaves to herbivory by Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.2836. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-53348-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Akhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.629-643. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2023.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Odilorhabdin Antibiotic Biosynthetic Cluster and Acetyltransferase Self-Resistance Locus Are Niche and Species Specific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.e02826-21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.02826-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00800-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial community profile after the lethal infection of Steinernema–Xenorhabdus pairs into soil-reared Tenebrio molitor larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel semi-selective medium for Pseudomonas protegens isolation from soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2020.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal expression of the putative MdtABC efflux pump of Phtotorhabdus luminescens occurs in a protease-dependent manner during insect infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hadchity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), 24 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Spodoptera frugiperda phenoloxidase activity by the products of the Xenorhabdus rhabduscin gene cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Nuñez-Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), 16 p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population structure of Ochrobactrum isolated from entomopathogenic nematodes indicates interactions with the symbiotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Emboulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilorhabdins, Antibacterial Agents that Cause Miscoding by Binding at a New Ribosomal Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Dobosz-Bartoszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sarciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (1), pp.83 - 94. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An antimicrobial peptide-resistant minor subpopulation of Photorhabdus luminescens is responsible for virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mouammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43670. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable virulence phenotype of Xenorhabdus bovienii (γ-Proteobacteria: Enterobacteriaceae) in the absence of their vector hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Mcmullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.510-522. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The insect pathogenic bacterium Xenorhabdus innexi has attenuated virulence in multiple insect model hosts yet encodes a potent mosquitocidal toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarshan K. Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariush T. Aghai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Hillman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Kozuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4311-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional msbB acyltransferase of Photorhabdus luminescens, required for secondary lipid a acylation in gram-negative bacteria, confers resistance to anti-microbial peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Abi Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebanese Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics between two Xenorhabdus bovienii strains highlights differential evolutionary scenarios within an entomopathogenic bacterial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.148-160. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Member of the Growing Family of Contact-Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), 19 p. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0167443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenorhabdus bovienii CS03, the bacterial symbiont of the entomopathogenic nematodeSteinernema weiseri, is a non-virulent strain against lepidopteran insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Mcmullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia S. Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ail and PagC-Related Proteins in the Entomopathogenic Bacteria of Photorhabdus Genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mouammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e110060. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of taxlllaids A-G; natural products from Xenorhabdus indica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Kronenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenan a J Bozhüyük</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid S Kahnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (52), pp.17478-17487. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative toxins from the entomopathogenic bacterium Photorhabdus luminescens kill Armadillidium vulgare (Terrestrial isopod)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2013.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence and Annotation of the Entomopathogenic Bacterium Xenorhabdus szentirmaii Strain DSM16338.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00190-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Biosynthesis of Xenoamicins from Entomopathogenic Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuqin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grundmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (49), pp.16772-16779. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201302481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence and annotation of the entomopathogenic bacterium Xenorhabdus nematophila strain F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00342-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FliZ is a global regulatory protein affecting the expression of flagellar and virulence genes in individual Xenorhabdus nematophila bacterial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (10), pp.e1003915. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the insect pathogen bacteria Bacillus thuringiensis and Xenorhabdus/Photorhabdus occupy their hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina C. Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini N. Rama Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Lereclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.220 - 231. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of P2-type remnant prophage loci in Xenorhabdus bovienii and Xenorhabdus nematophila required for xenorhabdicin production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nydia Morales-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore R.V Thappeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Forst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 333 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2012.02600.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entomopathogenic bacterial endosymbionts xenorhabdus and photorhabdus: convergent lifestyles from divergent genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Chaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garret Suen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron W. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archna Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Analysis of a Photorhabdus sp. Variant Reveals Transcriptional Control of Phenotypic Variation and Multifactorial Pathogenicity in Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.1009-1020. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01696-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the dynamic expression of the Xenorhabdus FliAZ regulon reveal atypical iron-dependent regulation of the flagellin and haemolysin genes during insect infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1271-1284. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02427.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, &amp;lt;em&amp;gt;Photorhabdus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Xenorhabdus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Goodrich-Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi-Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Rejasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (22), pp.7063-7073. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical mapping as a routine tool for bacterial genome sequence finishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacie Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry S. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henkhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.321. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Photorhabdus luminescens (Enterobacteriaceae) on the survival, development, reproduction and behaviour of Caenorhabditis elegans (Nematoda : Rhabditidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Schulenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01099.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome comparison between Photorhabdus strains to identify genomic regions involved in the specificity of nematode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.809-814. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.188.2.809-814.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a P2-related prophage remnant locus of Photorhabdus luminescens encoding an R-type phage tail-like particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the entomopathogenic bacterium Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (11), pp.1307-1313. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DspB/F protein of Erwinia amylovora is a type III secretion chaperone ensuring efficient intrabacterial production of the Hrp-secreted DspA/E pathogenicity factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (5), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2002.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrp secreted proteins: their role in pathogenicity and hr elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 489, pp.353-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of harpin secretion in planta during infection of apple seedlings by Erwinia amylovora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (2), pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HrpW of Erwinia amylovora, a new Hrp-secreted protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 428, pp.224-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DspA, an essential pathogenicity factor of Erwinia amylovora showing homology with AvrE of Pseudomonas syringae, is secreted via the Hrp secretion pathway in a DspB-dependent way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (5), pp.1057-1069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation de la multifonctionnalité d'un système spatialement hétérogène - Cas d’étude en agroforesterie méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées Annuelles du Réseau TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Bonfanti, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes: from monoxenic paradigm to pathobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Akhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimethod approach improves the description of the entomopathogenic nematode distribution in corn fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the IOBC-WPRS WG “Biological and Integrated Control of Plant Pathogens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands. pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early modulation of the jasmonate pathway in rice (Oryza sativa) by the oral microbiota of Spodoptera frugiperda larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hiêu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode isolation in maize organic field soils of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Meeting of the IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests: Microbial Control Agents in the Age of Global Change, June 19-22, 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ceske Budejovice, Czech Republic. pp.84-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of entomopathogenic nematodes: pathobiome et agronomical opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inivitation à Zürich dans le cadre de la participation à une thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des systèmes agricoles sur la présence et la diversité des nématodes entomopathogènes dans les cultures de maïs du Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Agroécologie : le sol, un outil d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Th</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDays de l’IRD de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of entomopathogenic nematodes: pathobiome et agronomical output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique du Réseau Vectopole Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu de culture sélectif pour la détection de Pseudomonas protegens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection de Nématodes Entomopathogènes : Ressources biologiques utilisables comme agents de Bio-contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manaël Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactions between an obligate killer pathogen and the microbiota of its hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the rpoB gene for metabarcoding of bacterial communities associated with entomopathogenic nematodes Steinernema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camarès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a bacterial core microbiota for insights into the holobiont of entomopathogenic nematodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galan M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation of EntomoPathogenic Nematodes (EPNs) vectorization of biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Consortium Biocontrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathobiome entomopathogenic nematodes Development of methodology for a taxonomic assignation at the species level in the the pathobiome of entomopathogenic nematodes from the Steinernema genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du locus synthétisant l’odilorhabdine, antibiotique produit par Xenorhabdus nematophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sarciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Member of the Growing Family of Contact- Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics in the entomopathogenic genera Xenorhabdus and Photorhabdus: insight in the XaxAB binary cytolysin-encoding locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others ….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Virulence Loci in the Pan-Genome of the Entomopathogenic Bacterium Xenorhabdus bovienii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mc Mullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode/bacteria couples Steinernema sp. /Xenorhabdus bovienii: how can genomics help us to understand virulence variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining of Trojan Horse Antibiotics: Agrocin-like Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-EMBO symposium on the Synthetic Biology of Antibiotic Production II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode/bacteria couples Steinernema sp. /Xenorhabdus bovienii: how can genomics help us to understand virulence variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée du réseau IMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches in silico et métagénomique pour caractériser le role du microbiome associé aux nematodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus bovienii species: the avirulent strain X. bovienii CS03 is characterized by its pseudogene content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roba El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du génome flexible des bactéries entomopathogènes Photorhabdus et Xenorhabdus pour l’identification de nouveaux facteurs d’adaptation à ses hôtes invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Jounée du réseau IMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique des bactéries entomopathogènes Photorhabdus et Xenorhabdus, Apport des NGS dans l'étude des interactions durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau Écologie des Interactions durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’opéron dlt dans la résistance aux peptides antimicrobiens chez Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi-Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lereclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Internationales de Biotechnologie de l’Association Tunisienne de Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Yassmine Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unités de plasticité dans le génome de Photorhabdus : des réarrangements chromosomiques à l’échelle du temps du laboratoire à l’évolution des espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Parc Chanot, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrp secreted proteins: their role in pathogenicity and hr elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on fire blight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRP secreted proteins : their role in pathogenicity and HR elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Workshop on fire blight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections of Entomopathogenic Nematodes and Associated Bacteria for Biological Control of insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yascim Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach improves the description of the entomopathogenic nematodes distribution in corn fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the IOBC-WRPS Working Group Biological and Integrated Control of Plant Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the oral secretion microbiota of Spodoptera frugiperda in the modulation of defense responses in rice (Oryza sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hiêu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Th</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième symposium sur “Insect-Plant relationships” à Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième symposium de la branche internationale de l'Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holobiont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire du microbiome bactérien associé aux nématodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de Génomique Environnementale (GE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux facteurs de virulence chez la bactérie pathogène d’insecte Xenorhabdus par génomique comparative et fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées des Doctorants SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique comparative dans le genre Xenorhabdus : l'espèce X. Poinarii caractérisée par un pouvoir pathogène atténué et un génome de petite taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine FliZ de Xenorhabdus nematophila : un régulateur pléiotropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de facteurs de virulence chez la bactérie pathogène d'insecte Xenorhabdus :de la comparaison génomique au phénotype d'un candidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, Photorhabdus and Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Goodrich-Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of the FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Geneva, Suisse. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & interactions entre organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences de recherche de Montpellier et du Languedoc-Roussillon dans l'étude des impacts et adaptations au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2015, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in rearing conditions rapidly modify gut microbiota structure in &amp;lt;em&amp;gt;Tenebrio molitor&amp;lt;/em&amp;gt; larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT BFP - Biologie du Fruit et Pathologie / Fruit Biology and Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Traas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Moriones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique et plasticité génomique chez les bactéries pathogènes d’insecte, Photorhabdus et Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Montpellier 2 (Sciences et Techniques), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Gaudriault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GAUDRIAULT SOPHIE née le 06/12/71 (48 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DR2 à l’UMR Diversité Génome des Interactions Micro-organismes Insectes (Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe Biologie des Interactions Bactéries Insectes Nématodes Entomopathogènes (BIBINE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tél : +33 4 67 14 48 12 ; fax : + 33 4 67 14 46 79, </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie.gaudriault@umontpellier.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION UNIVERSITAIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1999 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de Microbiologie de l'Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation à diriger des recherches, Université de Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEMATIQUES DE RECHERCHE :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Interactions bactéries invertébrés (insectes, nématodes) – Virulence et symbiose bactérienne – Ecologie microbienne des invertébrés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génomique comparative des bactéries entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genoscope 150/AP 2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Whole-genome sequencing and comparative genomics of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> strains. Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIH MHIRT 5-T37-MD001427 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pathology survey and comparative genomics in the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus bovienii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> species. Coordination : P. Stock, University of Arizona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONACYT CB 2014-243027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Whole-genome sequencing of entomopathogenic strains of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serratia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordination : M.E. Nunez-Valdez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle de bactéries entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA 2007_1133_03 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> New genetic supports of virulence factors in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coordination : S. Gaudriault & P. Tailliez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prestation de recherche 2011-2012 pour l’industriel Nosopharm S.A, Nîmes:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Caractérisation de gènes codants la synthèse de molécules antimicrobiennes chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenorhabdus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métagénomique bactérienne chez les nématodes entomopathogènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA 2015_1133 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Characterization of entomopathogenic nematode microbiota necessary to parasitic succes of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steinernema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in the lepidoptera insect </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spodoptera littoralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEM metaprogramme 2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Development of methodology for taxonomic assignation at the species level in microbiota of entomopathogenic nematode </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steinernema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Coordination : S. Gaudriault</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE-INRA_Innovation 2017_1133 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vers une nouvelle formulation de nématodes entomopathogènes pour une vectorisation d’agents de bio-contrôle. Coordination : S. Gaudriault & JC. Ogier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES PRODUCTIONS SCIENTIFIQUES RECENTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : (parmi 40 articles de recherhe, 2 synthèses scientifiques, 24 présentations orales dont 7 invitées, un livre d’enseignement, une déclaration d’invention)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELQUES AUTRES ACTIVITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et transfert :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> cours et TP sur la génomique et la métagénomique bactériennes(L3Pro et Master), édition d’ouvrages de génomique pour l’éditeur De Boeck, encadrement d’étudiants (2 étudiants en L3Pro, 14 étudiants en Master, 4 doctorants), ateliers sur les insectes en direction du grand public (</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation collective de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : animation du comité assurance-Qualité-recherche, Hygène & Sécurité de l’UMR DGIMI (2007-2018), responsable du réseau scientifique régional « Interactions Microorganismes-Hôtes » (IMH ; </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://imh.edu.umontpellier.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), membre du conseil de l’Ecole Doctorale GAIA de l’U. de Montpellier, membre du comité d’organisation du colloque régional « MicrobioOccitanie »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation de la recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jury de Master et de thèse (U. de Montpellier, U. catholique de Louvain-Belgique, U. St Joseph- Liban, U. of the Witwatersrand-Afrique du Sud, …), de concours de recrutement (IFREMER, U. de Poitiers, U. de Lyon …)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will anomalies in the field of EPN associated-bacteria lead to a new paradigm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.108387. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2025.108387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabryelle Agoutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brévault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early transcriptomic responses of rice leaves to herbivory by Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.2836. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-53348-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.109275. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Akhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.629-643. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2023.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Odilorhabdin Antibiotic Biosynthetic Cluster and Acetyltransferase Self-Resistance Locus Are Niche and Species Specific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.e02826-21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.02826-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial community profile after the lethal infection of Steinernema–Xenorhabdus pairs into soil-reared Tenebrio molitor larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel semi-selective medium for Pseudomonas protegens isolation from soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2020.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-020-00800-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Spodoptera frugiperda phenoloxidase activity by the products of the Xenorhabdus rhabduscin gene cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Nuñez-Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), 16 p. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal expression of the putative MdtABC efflux pump of Phtotorhabdus luminescens occurs in a protease-dependent manner during insect infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hadchity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), 24 p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population structure of Ochrobactrum isolated from entomopathogenic nematodes indicates interactions with the symbiotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Masnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Emboulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odilorhabdins, Antibacterial Agents that Cause Miscoding by Binding at a New Ribosomal Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Dobosz-Bartoszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sarciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (1), pp.83 - 94. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An antimicrobial peptide-resistant minor subpopulation of Photorhabdus luminescens is responsible for virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mouammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43670. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable virulence phenotype of Xenorhabdus bovienii (γ-Proteobacteria: Enterobacteriaceae) in the absence of their vector hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Mcmullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mcquade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.510-522. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The insect pathogenic bacterium Xenorhabdus innexi has attenuated virulence in multiple insect model hosts yet encodes a potent mosquitocidal toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarshan K. Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariush T. Aghai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Hillman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Kozuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4311-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics between two Xenorhabdus bovienii strains highlights differential evolutionary scenarios within an entomopathogenic bacterial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.148-160. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Member of the Growing Family of Contact-Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), 19 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0167443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional msbB acyltransferase of Photorhabdus luminescens, required for secondary lipid a acylation in gram-negative bacteria, confers resistance to anti-microbial peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Abi Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebanese Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenorhabdus bovienii CS03, the bacterial symbiont of the entomopathogenic nematodeSteinernema weiseri, is a non-virulent strain against lepidopteran insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Mcmullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia S. Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative toxins from the entomopathogenic bacterium Photorhabdus luminescens kill Armadillidium vulgare (Terrestrial isopod)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2013.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ail and PagC-Related Proteins in the Entomopathogenic Bacteria of Photorhabdus Genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mouammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e110060. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of taxlllaids A-G; natural products from Xenorhabdus indica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Kronenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenan a J Bozhüyük</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid S Kahnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (52), pp.17478-17487. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence and Annotation of the Entomopathogenic Bacterium Xenorhabdus szentirmaii Strain DSM16338.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00190-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Biosynthesis of Xenoamicins from Entomopathogenic Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuqin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grundmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (49), pp.16772-16779. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201302481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence and annotation of the entomopathogenic bacterium Xenorhabdus nematophila strain F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00342-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FliZ is a global regulatory protein affecting the expression of flagellar and virulence genes in individual Xenorhabdus nematophila bacterial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (10), pp.e1003915. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the insect pathogen bacteria Bacillus thuringiensis and Xenorhabdus/Photorhabdus occupy their hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina C. Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini N. Rama Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Lereclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.220 - 231. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of P2-type remnant prophage loci in Xenorhabdus bovienii and Xenorhabdus nematophila required for xenorhabdicin production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nydia Morales-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishore R.V Thappeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Forst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 333 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2012.02600.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Analysis of a Photorhabdus sp. Variant Reveals Transcriptional Control of Phenotypic Variation and Multifactorial Pathogenicity in Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.1009-1020. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01696-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the dynamic expression of the Xenorhabdus FliAZ regulon reveal atypical iron-dependent regulation of the flagellin and haemolysin genes during insect infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1271-1284. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02427.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entomopathogenic bacterial endosymbionts xenorhabdus and photorhabdus: convergent lifestyles from divergent genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Chaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garret Suen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron W. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archna Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, &amp;lt;em&amp;gt;Photorhabdus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Xenorhabdus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Goodrich-Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi-Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Rejasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (22), pp.7063-7073. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic architecture of bacterial genome revealed by comparative genomics of Photorhabdus variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), pp.R117. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-7-r117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Photorhabdus luminescens (Enterobacteriaceae) on the survival, development, reproduction and behaviour of Caenorhabditis elegans (Nematoda : Rhabditidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Schulenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01099.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical mapping as a routine tool for bacterial genome sequence finishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacie Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry S. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henkhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.321. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome comparison between Photorhabdus strains to identify genomic regions involved in the specificity of nematode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.809-814. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.188.2.809-814.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a P2-related prophage remnant locus of Photorhabdus luminescens encoding an R-type phage tail-like particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the entomopathogenic bacterium Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (11), pp.1307-1313. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DspB/F protein of Erwinia amylovora is a type III secretion chaperone ensuring efficient intrabacterial production of the Hrp-secreted DspA/E pathogenicity factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (5), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2002.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of harpin secretion in planta during infection of apple seedlings by Erwinia amylovora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (2), pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrp secreted proteins: their role in pathogenicity and hr elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 489, pp.353-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HrpW of Erwinia amylovora, a new Hrp-secreted protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 428, pp.224-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DspA, an essential pathogenicity factor of Erwinia amylovora showing homology with AvrE of Pseudomonas syringae, is secreted via the Hrp secretion pathway in a DspB-dependent way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (5), pp.1057-1069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation de la multifonctionnalité d'un système spatialement hétérogène - Cas d’étude en agroforesterie méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées Annuelles du Réseau TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Bonfanti, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes: from monoxenic paradigm to pathobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Akhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early modulation of the jasmonate pathway in rice (Oryza sativa) by the oral microbiota of Spodoptera frugiperda larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hiêu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimethod approach improves the description of the entomopathogenic nematode distribution in corn fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the IOBC-WPRS WG “Biological and Integrated Control of Plant Pathogens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands. pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode isolation in maize organic field soils of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Meeting of the IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests: Microbial Control Agents in the Age of Global Change, June 19-22, 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ceske Budejovice, Czech Republic. pp.84-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of entomopathogenic nematodes: pathobiome et agronomical opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inivitation à Zürich dans le cadre de la participation à une thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des systèmes agricoles sur la présence et la diversité des nématodes entomopathogènes dans les cultures de maïs du Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguema-Ona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Agroécologie : le sol, un outil d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Th</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDays de l’IRD de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of entomopathogenic nematodes: pathobiome et agronomical output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique du Réseau Vectopole Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu de culture sélectif pour la détection de Pseudomonas protegens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactions between an obligate killer pathogen and the microbiota of its hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection de Nématodes Entomopathogènes : Ressources biologiques utilisables comme agents de Bio-contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manaël Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation of EntomoPathogenic Nematodes (EPNs) vectorization of biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Consortium Biocontrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a bacterial core microbiota for insights into the holobiont of entomopathogenic nematodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galan M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the rpoB gene for metabarcoding of bacterial communities associated with entomopathogenic nematodes Steinernema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camarès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathobiome entomopathogenic nematodes Development of methodology for a taxonomic assignation at the species level in the the pathobiome of entomopathogenic nematodes from the Steinernema genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du locus synthétisant l’odilorhabdine, antibiotique produit par Xenorhabdus nematophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sarciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Member of the Growing Family of Contact- Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics in the entomopathogenic genera Xenorhabdus and Photorhabdus: insight in the XaxAB binary cytolysin-encoding locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others ….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode/bacteria couples Steinernema sp. /Xenorhabdus bovienii: how can genomics help us to understand virulence variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining of Trojan Horse Antibiotics: Agrocin-like Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-EMBO symposium on the Synthetic Biology of Antibiotic Production II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomopathogenic nematode/bacteria couples Steinernema sp. /Xenorhabdus bovienii: how can genomics help us to understand virulence variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée du réseau IMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Virulence Loci in the Pan-Genome of the Entomopathogenic Bacterium Xenorhabdus bovienii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mc Mullen Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches in silico et métagénomique pour caractériser le role du microbiome associé aux nematodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic comparison within Xenorhabdus bovienii species: the avirulent strain X. bovienii CS03 is characterized by its pseudogene content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roba El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du génome flexible des bactéries entomopathogènes Photorhabdus et Xenorhabdus pour l’identification de nouveaux facteurs d’adaptation à ses hôtes invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Jounée du réseau IMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’opéron dlt dans la résistance aux peptides antimicrobiens chez Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Kallassy Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi-Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lereclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Internationales de Biotechnologie de l’Association Tunisienne de Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Yassmine Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unités de plasticité dans le génome de Photorhabdus : des réarrangements chromosomiques à l’échelle du temps du laboratoire à l’évolution des espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Parc Chanot, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique des bactéries entomopathogènes Photorhabdus et Xenorhabdus, Apport des NGS dans l'étude des interactions durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau Écologie des Interactions durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrp secreted proteins: their role in pathogenicity and hr elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on fire blight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRP secreted proteins : their role in pathogenicity and HR elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Workshop on fire blight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections of Entomopathogenic Nematodes and Associated Bacteria for Biological Control of insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yascim Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach improves the description of the entomopathogenic nematodes distribution in corn fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusrat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the IOBC-WRPS Working Group Biological and Integrated Control of Plant Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the oral secretion microbiota of Spodoptera frugiperda in the modulation of defense responses in rice (Oryza sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Hiêu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Th</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième symposium sur “Insect-Plant relationships” à Leiden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of jasmonate pathways in rice (Oryza sativa) by the microbiota present in the oral secretions of the Lepidopteran pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième symposium de la branche internationale de l'Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holobiont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire du microbiome bactérien associé aux nématodes entomopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de Génomique Environnementale (GE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique comparative dans le genre Xenorhabdus : l'espèce X. Poinarii caractérisée par un pouvoir pathogène atténué et un génome de petite taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux facteurs de virulence chez la bactérie pathogène d’insecte Xenorhabdus par génomique comparative et fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées des Doctorants SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine FliZ de Xenorhabdus nematophila : un régulateur pléiotropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jubelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de facteurs de virulence chez la bactérie pathogène d'insecte Xenorhabdus :de la comparaison génomique au phénotype d'un candidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, Photorhabdus and Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Forst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Goodrich-Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of the FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Geneva, Suisse. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & interactions entre organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences de recherche de Montpellier et du Languedoc-Roussillon dans l'étude des impacts et adaptations au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2015, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in rearing conditions rapidly modify gut microbiota structure in &amp;lt;em&amp;gt;Tenebrio molitor&amp;lt;/em&amp;gt; larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT BFP - Biologie du Fruit et Pathologie / Fruit Biology and Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Traas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Moriones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique et plasticité génomique chez les bactéries pathogènes d’insecte, Photorhabdus et Xenorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Montpellier 2 (Sciences et Techniques), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.gaudriault@umontpellier.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imh.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Akhurst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.01.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pantel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Houard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02826-21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00800-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105911" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi Khattar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hadchity" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Nu&#241;ez-Valdez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Florin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Dobosz-Bartoszek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Racine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarciaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.03.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcquade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Hwan Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan K. Aryal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush T. Aghai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hillman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Kozuch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4311-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abi Khattar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Stock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.10.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kronenwerth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan a J Bozh&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid S Kahnt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Steinhilber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403979" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7NV78JV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2013.10.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8FDXZGQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gualtieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00190-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuqin Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grundmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kaiser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schiell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302481" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HDH33RV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00342-13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini N. Rama Rao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.04.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Morales-Soto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore R.V Thappeta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02600.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Canoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01696-10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02427.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG568CDX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-7-r117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666315v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Latreille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacie Norton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry S. Goldman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henkhaus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Miller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-321" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657697v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hering" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Schulte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich Schulenburg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01099.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9W96V14N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658588v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.2.809-814.2006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2002.00124.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697460v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685619v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Guillarme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192141v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192409v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hi&#234;u Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Petitot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688121v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673052v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673065v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476714v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ogier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana&#235;l Hellequin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918045v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837311v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691108v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan M" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Singh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837302v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602164v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605185v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837282v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837269v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Mullen Ii" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837264v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rioux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Chaplais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837263v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ginibre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808222v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204364v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836702v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yascim Kamel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129939v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192349v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673047v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673038v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789342v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808776v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154695v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neema" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/changement-climatique/ch3-changement-climatique-interactions-entre-organismes.php" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807745v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.gaudriault@umontpellier.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imh.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162736v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108387" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Akhurst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.01.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pantel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Houard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02826-21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105911" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00800-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Nu&#241;ez-Valdez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212809" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi Khattar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hadchity" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Emboul&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Florin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Dobosz-Bartoszek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Racine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarciaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.03.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcquade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Hwan Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan K. Aryal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush T. Aghai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hillman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Kozuch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4311-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abi Khattar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Stock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.10.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2013.10.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8FDXZGQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kronenwerth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan a J Bozh&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid S Kahnt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Steinhilber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403979" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7NV78JV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gualtieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00190-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuqin Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grundmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kaiser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schiell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302481" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HDH33RV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00342-13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini N. Rama Rao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.04.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Morales-Soto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore R.V Thappeta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02600.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646035v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Canoy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01696-10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02427.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG568CDX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-7-r117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hering" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Schulte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich Schulenburg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01099.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9W96V14N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Latreille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacie Norton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry S. Goldman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henkhaus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Miller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658588v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.2.809-814.2006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2002.00124.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696002v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685619v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Guillarme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hi&#234;u Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Petitot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192141v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688121v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673052v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673065v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476714v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ogier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918045v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918049v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana&#235;l Hellequin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837309v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691108v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan M" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Singh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837302v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837280v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605185v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602164v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837264v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rioux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Chaplais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837269v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Mullen Ii" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ginibre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808222v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204364v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820551v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836702v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yascim Kamel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129939v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192349v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673047v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673038v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789342v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803415v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808776v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154695v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neema" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/changement-climatique/ch3-changement-climatique-interactions-entre-organismes.php" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807745v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>