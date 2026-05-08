--- v0 (2026-03-06)
+++ v1 (2026-05-08)
@@ -66,1353 +66,1353 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, Identification, and Characterization of Bacillus cereus Group Bacteria Isolated from the Dairy Farm Environment and Raw Milk in Tunisia</w:t>
+                <w:t xml:space="preserve">Isolation, Characterization and Genomic Analysis of PBC_MG88 and PBC_MG99 Bacteriophages and Their Antibiofilm Activity Against the Bacillus cereus Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randa Ben Akacha</w:t>
+                <w:t xml:space="preserve">Maroua Gdoura-Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Gdoura-Ben Amor</w:t>
+                <w:t xml:space="preserve">Antoine Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanene Sellami</w:t>
+                <w:t xml:space="preserve">Nour El Houda Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (4), pp.263-272. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/fpd.2023.0154.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v18030306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584647v1</w:t>
+                <w:t xml:space="preserve">hal-05537904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ovotransferrin on the membrane integrity of Salmonella Enteritidis under egg-white conditions</w:t>
+                <w:t xml:space="preserve">Isolation, Identification, and Characterization of Bacillus cereus Group Bacteria Isolated from the Dairy Farm Environment and Raw Milk in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Legros</w:t>
+                <w:t xml:space="preserve">Randa Ben Akacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Gdoura-Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+                <w:t xml:space="preserve">Hanene Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon C Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1539663⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/fpd.2023.0154.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927524v1</w:t>
+                <w:t xml:space="preserve">hal-04584647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, Partial Characterization and Application of Bacteriophages in Eradicating Biofilm Formation by Bacillus cereus on Stainless Steel Surfaces in Food Processing Facilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Gdoura-Ben Amor</w:t>
+                <w:t xml:space="preserve">Impact of ovotransferrin on the membrane integrity of Salmonella Enteritidis under egg-white conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Culot</w:t>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Techer</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mousa Alreshidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohd Adnan</w:t>
+                <w:t xml:space="preserve">Simon C Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11080872⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1539663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1539663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829993v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of New Antimicrobial Peptides that Contribute to the Bactericidal Activity of Egg White against Salmonella enterica Serovar Enteritidis at 45 °C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Isolation, Partial Characterization and Application of Bacteriophages in Eradicating Biofilm Formation by Bacillus cereus on Stainless Steel Surfaces in Food Processing Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Gdoura-Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Culot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Alreshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Mohd Adnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06677⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11080872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142882v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ovotransferrin in Egg-White Antimicrobial Activity: A Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of New Antimicrobial Peptides that Contribute to the Bactericidal Activity of Egg White against Salmonella enterica Serovar Enteritidis at 45 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10040823⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03196651v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg-White Proteins Have a Minor Impact on the Bactericidal Action of Egg White Toward Salmonella Enteritidis at 45°C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">The Role of Ovotransferrin in Egg-White Antimicrobial Activity: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariah Alabdeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Gautier</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.584986⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10040823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02976067v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the bacteria and their metabolic activities associated with the microbial spoilage of custard cream desserts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 86, pp.103317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Three Lipocalins of Egg-White: Only Ex-FABP Inhibits Siderophore-Dependent Iron Sequestration by Salmonella Enteritidis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Egg-White Proteins Have a Minor Impact on the Bactericidal Action of Egg White Toward Salmonella Enteritidis at 45°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariah Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Alex Julien</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00913⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (article 584986), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.584986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733175v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anti-bacterial iron-restriction defence mechanisms of egg white; the potential role of three lipocalin-like proteins in resistance against Salmonella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Three Lipocalins of Egg-White: Only Ex-FABP Inhibits Siderophore-Dependent Iron Sequestration by Salmonella Enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Alex Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10534-019-00180-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054473v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity on stainless steel surfaces of egg processing companies and potential of selected isolates to spoil liquid whole egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127, </w:t>
@@ -1444,3863 +1444,3997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxigenic potential and antimicrobial susceptibility of Bacillus cereus group bacteria isolated from Tunisian foodstuffs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anti-bacterial iron-restriction defence mechanisms of egg white; the potential role of three lipocalin-like proteins in resistance against Salmonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Alex Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Gdoura-Ben</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Culot</w:t>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-019-1571-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10534-019-00180-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284093v1</w:t>
+                <w:t xml:space="preserve">hal-02054473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, Identification, Prevalence, and Genetic Diversity of Bacillus cereus Group Bacteria From Different Foodstuffs in Tunisia</w:t>
+                <w:t xml:space="preserve">Toxigenic potential and antimicrobial susceptibility of Bacillus cereus group bacteria isolated from Tunisian foodstuffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Gdoura</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Maroua Gdoura-Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salma Smaoui</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00447⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-019-1571-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731147v1</w:t>
+                <w:t xml:space="preserve">hal-02284093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Gene-expression Analysis of the Response of Salmonella Enteritidis to Egg White Exposure Reveals Multiple Egg White-imposed Stress Responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Isolation, Identification, Prevalence, and Genetic Diversity of Bacillus cereus Group Bacteria From Different Foodstuffs in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Gdoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Salma Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 article 829, pp.1-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00829⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (447), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527068v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Gene-expression Analysis of the Response of Salmonella Enteritidis to Egg White Exposure Reveals Multiple Egg White-imposed Stress Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Derde</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.23040⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 article 829, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593208v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur le gaspillage alimentaire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Walrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (12), pp.e23040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.23040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408011v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white versus Salmonella Enteritidis! A harsh medium meets a resilient pathogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Agir sur le gaspillage alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1159 septembre-octobre, pp.31-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454523v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and dry-heated lysozyme interactions with membrane lipid monolayers: Lipid packing modiﬁcations of a phospholipid mixture, model of the Escherichia coli cytoplasmic membrane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Egg white versus Salmonella Enteritidis! A harsh medium meets a resilient pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.01.008⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138299v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native lysozyme and dry-heated lysozyme interactions with membrane lipid monolayers: lateral reorganization of LPS monolayer, model of the E. coli outer membrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Microbial Quality of Industrial Liquid Egg White: Assumptions on Spoiling Issues in Egg-Based Chilled Desserts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of food science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (2), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.12764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090040v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Quality of Industrial Liquid Egg White: Assumptions on Spoiling Issues in Egg-Based Chilled Desserts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Native lysozyme and dry-heated lysozyme interactions with membrane lipid monolayers: lateral reorganization of LPS monolayer, model of the E. coli outer membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of food science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.12764⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1848 (4), pp.1065-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01123259v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovotransferrin Plays a Major Role in the Strong Bactericidal Effect of Egg White against the Bacillus cereus Group.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Native and dry-heated lysozyme interactions with membrane lipid monolayers: Lipid packing modiﬁcations of a phospholipid mixture, model of the Escherichia coli cytoplasmic membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-13-473⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1848 (4), pp.1065-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209646v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific Opinion on the public health risks of table eggs due to deterioration and development of pathogens1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (7:3782), pp.1-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2903/j.efsa.2014.3782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-Heating of Lysozyme Increases Its Activity against Escherichia coli Membranes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Ovotransferrin Plays a Major Role in the Strong Bactericidal Effect of Egg White against the Bacillus cereus Group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf405155p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (6), pp.955-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-13-473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952857v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global overview of the risk linked to the Bacillus cereus group in the egg product industry: identification of food safety and food spoilage markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Brunet</w:t>
+                <w:t xml:space="preserve">Dry-Heating of Lysozyme Increases Its Activity against Escherichia coli Membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.12462⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (7), pp.1692-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf405155p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209645v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and Micrographic Evidence of Escherichia coli Membrane Damage during Incubation in Egg White under Bactericidal Conditions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Global overview of the risk linked to the Bacillus cereus group in the egg product industry: identification of food safety and food spoilage markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariah Alabdeh</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Delbrassinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Chaari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noël Grosset</w:t>
+                <w:t xml:space="preserve">N Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (9), pp.1523-9. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (5), pp.1344-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-12-418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.12462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868467v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen egg white lysozyme permeabilizes Escherichia coli outer and inner membranes.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical and Micrographic Evidence of Escherichia coli Membrane Damage during Incubation in Egg White under Bactericidal Conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariah Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf4029199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (9), pp.1523-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-12-418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916545v1</w:t>
+                <w:t xml:space="preserve">hal-00868467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying risk factors for eggshell contamination by [i]Bacillus cereus[/i] group bacteria in French laying farms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hen egg white lysozyme permeabilizes Escherichia coli outer and inner membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (41), pp.9922-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf4029199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209457v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
+                <w:t xml:space="preserve">Identifying risk factors for eggshell contamination by [i]Bacillus cereus[/i] group bacteria in French laying farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alabdeh</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A.Z. Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (3), pp.298-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729297v1</w:t>
+                <w:t xml:space="preserve">hal-01209457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of psychrotrophic bacteria of the Bacillus cereus group collected on farm and in egg product industry.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brunet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.Z. Kone</w:t>
+                <w:t xml:space="preserve">M. Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2010.05.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729270v1</w:t>
+                <w:t xml:space="preserve">hal-00729297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric PCR-based tool for fast detection and identification of spore-forming bacteria in food</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biodiversity of psychrotrophic bacteria of the Bacillus cereus group collected on farm and in egg product industry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gautier</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Z. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.005⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (2), pp.261-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2010.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454118v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiparametric PCR-based tool for fast detection and identification of spore-forming bacteria in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 142 (1-2), pp.78-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiologie de l'oeuf et des ovoproduits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A multiparametric PCR-based tool for fast detection and identification of spore-forming bacteria in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (1-2), pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01454121v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Turkey, Duck, and guinea fowl egg in hen egg products by species-specific PCR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colette Désert</w:t>
+                <w:t xml:space="preserve">Microbiologie de l'oeuf et des ovoproduits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.193-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12161-009-9077-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01454132v1</w:t>
+                <w:t xml:space="preserve">hal-01454121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a psychrotolerant toxin producer, Bacillus weihenstephanensis, in liquid egg products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Detection of Turkey, Duck, and guinea fowl egg in hen egg products by species-specific PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-009-9077-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454033v1</w:t>
+                <w:t xml:space="preserve">hal-01454132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and cost-effective method for micro-organism enumeration based on miniaturization of the conventional plate-counting technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of a psychrotolerant toxin producer, Bacillus weihenstephanensis, in liquid egg products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noël Grosset</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noël Madec</w:t>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 86 (3), pp.251-257</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (12), pp.2782-2791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895582v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myristic acid increases $\Delta$6-desaturase activity in cultured rat hepatocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Rapid and cost-effective method for micro-organism enumeration based on miniaturization of the conventional plate-counting technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
+                <w:t xml:space="preserve">Wilfried Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Bouriel</w:t>
+                <w:t xml:space="preserve">Marie-Noël Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (3), pp.251-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900482v1</w:t>
+                <w:t xml:space="preserve">hal-00895582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myristic acid increases $\Delta$6-desaturase activity in cultured rat hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Monique Bouriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (2), pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674247v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct roles of endoplasmic reticulum cytochrome b5 and fused cytochrome b5-like domain for rat Δ6-desaturase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+                <w:t xml:space="preserve">F. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barnouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Dalaine</w:t>
+                <w:t xml:space="preserve">Cécile Calléja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (178), pp.89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683649v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of hexadecanoic acid to hexadecenoic acid by rat delta 6-desaturase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Distinct roles of endoplasmic reticulum cytochrome b5 and fused cytochrome b5-like domain for rat Δ6-desaturase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Bouriel</w:t>
+                <w:t xml:space="preserve">Stéphanie Dalaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 44 (3), pp.450-454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.C200019-JLR200⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 45, pp.32 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.m300339-jlr200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678861v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Although it is rapidly metabolized in cultured rat hepatocytes, lauric acid is used for protein acylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Conversion of hexadecanoic acid to hexadecenoic acid by rat delta 6-desaturase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bouriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 43 (5), pp.419-430. </w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (3), pp.450-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2003036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1194/jlr.C200019-JLR200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900517v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Although it is rapidly metabolized in cultured rat hepatocytes, lauric acid is used for protein acylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43 (5), pp.419-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2003036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The same rat delta 6-desaturase not only acts on 18- but also on 24-carbon fatty acids in very-long-chain polyunsaturated fatty acid biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 364, pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5310,4648 +5444,4648 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiology, quality, and safety Microbiology of egg and egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoshinori Mine, Vincent Guyonnet, Hajime Hatta, Françoise Nau, Ning Qiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Egg Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">crc Press Taylor and Francis Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part 6 p. 355-396 (806 Pages), 2023, 9781032156606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes d'altération des ovoproduits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spoilage of Egg Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Altération des ovoproduits: De la métabolomique au contrôle en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alteration of Ovoproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-156, 2018, 9781785482717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50002-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044446v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoilage of Egg Products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les mécanismes d'altération des ovoproduits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gonçalves, Olivier and Legrand, Jack. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alteration of Ovoproducts</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Altération des ovoproduits: De la métabolomique au contrôle en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.45-96, 2018, 1-78405-495-X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861717v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms for transmissions of pathogens into eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving sustainable production of eggs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume 1, Burleigh Dodds Science Publishing, 400 p., 2016, Burleigh Dodds Series in Agricultural Science, 978 1 78676 076 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychrotrophic heat-resistant bacteria in the sector of pasteurized liquid egg processing: a focus on the [i]Bacillus cereus[/i] group.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of eggs in human function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 600 p., 2015, Human Health Handbooks, 978-90-8686-254-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-804-9_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Spoilage of Eggs and Egg Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, seconde édition volume 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3248 p., 2014, 978-0-12-384730-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00371-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Milk Spoilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, seconde édition volume 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3248 p., 2014, 9780123847300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00443-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg and egg product microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 1 : Egg chemistry, production and consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité microbiologique des ovoproduits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Qualité microbiologique de l'oeuf coquille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Tec et Doc, 562 p, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
+              <w:t xml:space="preserve">Science et technologie de l'oeuf : Production et Qualité, volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier, TEC-DOC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 370 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1223-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454444v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité microbiologique de l'oeuf coquille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Qualité microbiologique des ovoproduits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'oeuf : Production et Qualité, volume 1</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 370 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1223-6</w:t>
+              <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Tec et Doc, 562 p, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454449v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of genetic and rearing system of laying hens on indicators of egg quality and eggshell microbial contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cracovie, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anti-Bacterial Iron-Restriction Defence Mechanism of Egg White: The Potential Role of Lipocalin-Like Proteins in Resistance against &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon-Andreas Karatzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM congress (American Society for Microbiology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, San Francisco, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg white exposure induces membrane depolarization of Salmonella Enteritidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Salmomella and Salmonellosis I3S 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint MALO, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence et caractérisation toxigénique et antibiotypique des souches de Bacillus cereus isolées des denrées alimentaires en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Gdoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gdoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique BSPIT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Global gene-expression analysis of the response of Salmonella Enteritidis to egg-white exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonnassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Derde</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901488v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gene-expression analysis of the response of Salmonella Enteritidis to egg-white exposure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901474v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of Bacillus cereus group strains isolated from food in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Gdoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriele Messadi-Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial spoilers in food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Quimper, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;B. cereus&amp;lt;/em&amp;gt; group bacteria isolated from food in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Gdoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriele Messadi-Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Quimper, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg white kills [i]Bacillus cereus[/i] group bacteria through a mechanism involving ovotransferrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bactéries sporulantes pathogènes ou d'intérêt technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source and control of bacterial contamination in the French egg processing industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France. World's Poultry Science Journal, 71 (Suppleme nt 1), 2015, World's Poultry Science Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of E. coli lipopolysaccharide monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic expression of spoiling enzymes by a comprehensive [i]Bacillus cereus[/i] group collection coming from the French egg breaking industry .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International ICFMH conference, Food Micro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial investigation of industrial liquid egg white</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La microbiologie des oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Congrès international de bactériologie et microbiologie appliquée IUMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. 2014</w:t>
+              <w:t xml:space="preserve">Quatrième Edition du Congrès Maghrébin sur les Toxi-infections alimentaires "Sécurité sanitaire des aliments face aux mutations sociétales et à la mondialisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Fès, Maroc. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135772v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microbiologie des oeufs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Microbial investigation of industrial liquid egg white</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Edition du Congrès Maghrébin sur les Toxi-infections alimentaires "Sécurité sanitaire des aliments face aux mutations sociétales et à la mondialisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Fès, Maroc. 2014</w:t>
+              <w:t xml:space="preserve">XIVe Congrès international de bactériologie et microbiologie appliquée IUMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135771v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of [i]E. coli[/i] lipopolysaccharide monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides 2014, AMP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lorient, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in the bacterial spoilage of the french dessert &amp;quot;île flottante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International ICFMH conference, Food Micro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial spoilage of eggs and egg products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Journal, 69 supplement, 2013, World's Poultry Science Journal</w:t>
+              <w:t xml:space="preserve">Biomicroworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209803v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The psychrotrophic cspA signature of the[i] Bacillus Cereus[/i] group characterizes growth and spoilage abilities at 10°c in whole egg but not in optimum medium.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Spoilers in Food 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Quimper, France. , 2013</w:t>
+              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136294v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The psychrotrophic cspA signature of the[i] Bacillus Cereus[/i] group characterizes growth and spoilage abilities at 10°c in whole egg but not in optimum medium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
+              <w:t xml:space="preserve">Microbial Spoilers in Food 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Quimper, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209519v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microbial spoilage of eggs and egg products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicroworld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World's poultry science association- Italian Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Journal, 69 supplement, 2013, World's Poultry Science Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209489v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific industrial bacteria adhering on stainless steel equipments are able to further contaminate and spoil liquid egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Spoilers in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Quimper, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence by AFM-imaging of morphological differences between E. coli K12 cells treated with native and dry-heated lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Spa, Belgium. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a pilot scale loop system to reproduce microflora adhering to industrial stainless steel pipelines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The use of a pilot scale loop system tu reproduce microflora adhering to industrial stainless steel pipelines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International ICFMH Symposium, Food Micro 2012</w:t>
+              <w:t xml:space="preserve">FoodMicro 2012, 23rd International ICFMH Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136293v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a pilot scale loop system tu reproduce microflora adhering to industrial stainless steel pipelines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The use of a pilot scale loop system to reproduce microflora adhering to industrial stainless steel pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Cozien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabrielle Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodMicro 2012, 23rd International ICFMH Symposium</w:t>
+              <w:t xml:space="preserve">23. International ICFMH Symposium, Food Micro 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136295v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of pulsed-field gel electrophoresis for the discrimination of Bacillus cereus group isolates in liquid egg products collected in french egg breaking companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">he International Conference on Bacillus anthracis, B. cereus &amp; B. thuringiensis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bruges, Belgium. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental conditions and molecular fractions involved in the antimicrobial activity of egg white against S. Enteritidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 S International Symposium Salmonella and Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Saint Malo, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two PCR methods targeting two different gene sequences for the detection of Bacillus cereus group bacteria in egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of hepatic desaturases by PPARa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Dietary fatty acids influence the hepatic steatosis in PPARalpha-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Roulet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European ISSX (International Society for the Study of Xenobiotics) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Dijon, France. pp.Inconnu, 2003</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on PPARs : From Basic Science to Clinical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Florence, Italy. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828790v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fatty acids influence the hepatic steatosis in PPARalpha-deficient mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Regulation of hepatic desaturases by PPARa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on PPARs : From Basic Science to Clinical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Florence, Italy. pp.Inconnu, 2003</w:t>
+              <w:t xml:space="preserve">8th European ISSX (International Society for the Study of Xenobiotics) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dijon, France. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827946v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Calléja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European ISSX (International Society for the Study of Xenobiotics) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dijon, France. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9961,3120 +10095,3120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From shell eggs to pasteurized egg products: importance of the rearing system on microbiological and technological properties of egg and egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Anne Norwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial spoilage of liquid egg products and its control by the detection of genetic or chemical markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée scientifique "science des aliments et valorisation des bio-produits"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial spoilage of liquid egg products and its control by the detection of genetic or chemical markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLOpendays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence et Caractérisation Toxigénique et Antibiotypique des Souches de&amp;lt;em&amp;gt; Bacillus cereus&amp;lt;/em&amp;gt; Isolées des Denrées Alimentaires en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Gdoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Gdoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique BSPIT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-acquisition genes and siderophore production are induced by Salmonella Enteritidis in egg white at temperatures around the natural body temperature of hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon-Andreas Karatzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis (I3S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct characterization of hydrolytic activities of spoiling bacteria in food</w:t>
+                <w:t xml:space="preserve">The volatilome allows assigning custard cream spoilage to a specific bacterial genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Severine Chevalier</w:t>
+                <w:t xml:space="preserve">Clarisse Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUMS2017: 15th International Congress of Bacteriology &amp; Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Singapour, Indonesia</w:t>
+              <w:t xml:space="preserve">Microbial spoilers in food 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735532v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volatilome allows assigning custard cream spoilage to a specific bacterial genus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noel Grosset</w:t>
+                <w:t xml:space="preserve">Direct characterization of hydrolytic activities of spoiling bacteria in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial spoilers in food 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t>
+              <w:t xml:space="preserve">IUMS2017: 15th International Congress of Bacteriology &amp; Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapour, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736336v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial findings on the efficiency of a non-thermal “Plasma Bullets” experimental design for the disinfection of contaminated surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zaepffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Packan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroWorld 2015 : VI International Conference on Environmental, Industrial and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Bacillus cereus[/i] : Actualités en tant que critère indicateur de l’hygiène des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque BioMérieux Actualités et perspectives en microbiologie alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries du groupe [i]Bacillus Cereus[/i]dans la filière des ovoproduits: Prévalence et facteurs de variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Zié Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. journée technique BACTOCELL pondeuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint Grégoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroWold 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of egg white: influence of physico-chemical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of a pilot scale loop system to reproduce microflora adhering to industrial stainless steel pipelines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cozien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Istanbul (TR), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques liées à la bioadhésion en IAA. Gestion des biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabrielle Mahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des biofilms, enjeux industriels. ADRIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of stainless steel chips for the recovery of adhering bacteria in the pipelines of 7 french egg breaking companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 EFFOST Annual Meeting Process-Structure-Function relationships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two PCR methods targeting two different gene sequences for the detection of Bacillus cereus group bacteria in egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of principal component analysis in order to link genotypic and phenotypic characters of psychrotrophic Bacillus cereus group isolates to their cytotoxic and spoilage potentials in egg-breaking industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dublin (IR), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un lien entre les profils génotypiques et phénotypiques d’isolats psychrotrophes du groupe Bacillus cereus et leur potentiel cytotoxique et d’altération dans l’industrie des ovoproduits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un lien entre les profils génotypiques et phénotypiques d'isolats psychrotrophes du groupe Bacillus cereus et leur potentiel cytotoxique et d'altération dans l'industrie des ovoproduits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Louvain (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of principal component analysis in order to link genotypic and phenotypic characters of psychrotrophic Bacillus cereus group isolates to their cytotoxic and spoilage potentials in egg-breaking industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial flora in spoiled liquid egg products and use of stainless steel chips to control biofilm development in an egg breaking factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Spore forming bacteria in food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Quimper (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Bacteria of the Bacillus cereus Group in Conventional Henhouses and in Egg Breaking Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Z. Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fist European Food Congress, food production, nutrition, healthy consumers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Ljubjana (SLO), Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité de la myristoyl-CoA: protéine N-myristoyltransférase de rat exprimée dans les cellules COS-7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d’Etude et de Recherche sur les Lipides et les Lipoprotéines (GERLI), Diversité moléculaire et physiopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of hepatic desaturases by PPAR alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Calléja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des acides gras saturés sur l’activité et l’expression des D6- et D5-désaturases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13084,91 +13218,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe microbiologique de l’œuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Rennes 1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02807219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13178,279 +13312,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of stainless steel chips for the recovery of adhering bacteria in the pipelines of 7 French egg breaking companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and typing of Bacillus cereus group strains in an egg breaking factory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13597,51 +13731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ben Akacha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gdoura-Ben Amor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Sellami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2023.0154." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Andrews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1539663" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Culot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Techer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Alreshidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Adnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11080872" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040823" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alex Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-019-00180-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gdoura-Ben" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1571-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gdoura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Siala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zayani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00447" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.09.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Daoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12764" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M3WCC5T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2014.3782" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-12-418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kon&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729270v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.05.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PZTHK9C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonilla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGKCDJG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895582v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ablain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouriel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m300339-jlr200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678861v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.C200019-JLR200" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Egg-Science-and-Technology/Mine-Guyonnet-Hatta-Nau-Qiu/p/book/9781032156606#" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861717v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50002-X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/281617.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-804-9_32" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123383v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279204.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00371-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123382v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279206.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00443-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454199v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454444v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Entreprises-Monde-agricole/Resultats-innovation-transfert/Toutes-les-actualites/Science-et-technologie-de-l-oeuf.-Volume-1.-Production-et-qualite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chastagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galliot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Julien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon-Andreas Karatzas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gdoura" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735522v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriele Messadi-Akrout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733983v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173074v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209816v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209803v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286931.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136294v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cozien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabrielle Mahot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454439v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828790v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827946v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827809v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dop" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Gdoura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736336v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141234v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cozien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mathot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Freulon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729463v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bela&#239;d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bela&#239;d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00741999v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bela&#239;d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729779v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348639v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cognard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348641v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729406v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729751v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05537904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gdoura-Ben Amor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Culot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mathlouthi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Techer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18030306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ben Akacha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Sellami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2023.0154." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Andrews" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1539663" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Alreshidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Adnan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11080872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alex Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-019-00180-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gdoura-Ben" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1571-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gdoura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Siala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zayani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00447" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.09.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Daoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12764" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M3WCC5T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2014.3782" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-12-418" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kon&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.05.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PZTHK9C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonilla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGKCDJG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ablain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Madec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouriel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m300339-jlr200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.C200019-JLR200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232823v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Egg-Science-and-Technology/Mine-Guyonnet-Hatta-Nau-Qiu/p/book/9781032156606#" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861717v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50002-X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044446v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122945v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/281617.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-804-9_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279204.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00371-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279206.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00443-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Entreprises-Monde-agricole/Resultats-innovation-transfert/Toutes-les-actualites/Science-et-technologie-de-l-oeuf.-Volume-1.-Production-et-qualite" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454444v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213882v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chastagner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galliot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Julien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon-Andreas Karatzas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gdoura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735522v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriele Messadi-Akrout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136294v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286931.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135774v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cozien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabrielle Mahot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827946v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828790v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827809v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213866v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dop" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Gdoura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737477v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736336v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741754v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924792v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cozien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mathot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136296v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Freulon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729463v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bela&#239;d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454286v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bela&#239;d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00741999v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bela&#239;d" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348639v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravache" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cognard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832865v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348641v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807219v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729406v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729751v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>