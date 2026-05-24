--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug‐associated hypopigmentation: Disproportionality signals from the French National Database</w:t>
+                <w:t xml:space="preserve">Unveiling the Limits of Anticholinergic Burden Scales: A Study of Adverse Drug Reactions in the French Pharmacovigilance Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Houssam Al Balkhi</w:t>
+                <w:t xml:space="preserve">Pauline-Eva Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Laville</w:t>
+                <w:t xml:space="preserve">Valérie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Pauline Schiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chaby</w:t>
+                <w:t xml:space="preserve">Sylvine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+              <w:t xml:space="preserve">Drug Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.70473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40264-025-01643-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05603884v1</w:t>
+                <w:t xml:space="preserve">hal-05461488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive impairment predicts adverse outcomes in chronic kidney disease</w:t>
+                <w:t xml:space="preserve">Drug‐associated hypopigmentation: Disproportionality signals from the French National Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Levassort</w:t>
+                <w:t xml:space="preserve">Mohamad Houssam Al Balkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Hassan</w:t>
+                <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boucquemont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solène Laville</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2026.106469⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.70473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549977v1</w:t>
+                <w:t xml:space="preserve">hal-05603884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Limits of Anticholinergic Burden Scales: A Study of Adverse Drug Reactions in the French Pharmacovigilance Database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive impairment predicts adverse outcomes in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gras</w:t>
+                <w:t xml:space="preserve">Hélène Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Schiro</w:t>
+                <w:t xml:space="preserve">Yousra Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvine Pinel</w:t>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (5), pp.106469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40264-025-01643-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2026.106469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461488v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal patient care in advanced chronic kidney disease progressing to kidney failure</w:t>
               </w:r>
@@ -776,77 +776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle clé du pharmacien en lien avec le médecin généraliste et le néphrologue dans la prise en charge de la MRC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -932,64 +932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 11 (4), pp.104274. </w:t>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1289,3213 +1289,3213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholinergic system in patients with chronic kidney disease: cognitive and renal implications.</w:t>
+                <w:t xml:space="preserve">[Poster]#132 Exploring the Interactions between drugs and metabolic disturbances in CKD: an example with oral anticoagulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Xu</w:t>
+                <w:t xml:space="preserve">Touria Mernissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eriksdotter</w:t>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaye Hafez</w:t>
+                <w:t xml:space="preserve">Pierre Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumonto Mitra</w:t>
+                <w:t xml:space="preserve">Said Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bruchfeld</w:t>
+                <w:t xml:space="preserve">Anais Okwieka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 40 (11), pp.2026-2037. </w:t>
+              <w:t xml:space="preserve">, 2025, 40 (Supplement_3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.1537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946396v1</w:t>
+                <w:t xml:space="preserve">hal-05349362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between urate-lowering therapy and kidney failure in patients with chronic kidney disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mouheb</w:t>
+                <w:t xml:space="preserve">Homocitrulline is Associated with Cardiovascular Outcomes in Non-Dialysis Patients with CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Lambert</w:t>
+                <w:t xml:space="preserve">Philippe Gillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Okwieka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40620-024-02179-0⟩</w:t>
+              <w:t xml:space="preserve">Kidney360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (8), pp.1328-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34067/KID.0000000797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877389v1</w:t>
+                <w:t xml:space="preserve">hal-05019389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Variations in Chronic Kidney Disease Patients’ Pain Experience and its Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rupesh Raina</w:t>
+                <w:t xml:space="preserve">Drug Exposure in Chronic Kidney Disease: It Is Not Just About the Glomerular Filtration Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Berdougo-Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Augey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikhil Nair</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Natalia Alencar-de Pinho</w:t>
+                <w:t xml:space="preserve">Aïcha Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf346⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.70037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416239v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal analysis of haemoglobin levels and major cardiovascular events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tilman Drüeke</w:t>
+                <w:t xml:space="preserve">Care pathways for patients with cognitive impairment and chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Giannakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Farinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf221⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 40, pp.ii28 - ii36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368588v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homocitrulline is Associated with Cardiovascular Outcomes in Non-Dialysis Patients with CKD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Laville</w:t>
+                <w:t xml:space="preserve">Anticholinergic burden and incident dementia: a Swedish nationwide case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanbo Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eriksdotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+                <w:t xml:space="preserve">Kristina Johnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney360</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34067/KID.0000000797⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-025-01883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019389v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational research on cognitive impairment in chronic kidney disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and circulating biomarkers of cognitive dysfunction and dementia in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Zoccali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mallamaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Wagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ziad Massy</w:t>
+                <w:t xml:space="preserve">Carsten a Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovambattista Capasso</w:t>
+                <w:t xml:space="preserve">Robert Unwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mattace-Raso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Pepin</w:t>
+                <w:t xml:space="preserve">Maiken Nedergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 40 (4), pp.621-631. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae229⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 40 (Supplement_2), pp.ii64-ii75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05590395v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furosemide and the Symptom Burden: The Potential Mediating Role of Uremic Toxins in Patients with CKD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Association of phenylacetylglutamine and cognitive impairment in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins17110541⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.2720-2731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391301v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between serum interleukin 8 levels and cardiovascular events in patients with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pluquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (12), pp.sfaf336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfaf336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Poster]#1588 Homocitrulline is associated with cardiovascular outcomes in non-dialysis patients with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Okwieka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (Supplement_3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and circulating biomarkers of cognitive dysfunction and dementia in CKD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maiken Nedergaard</w:t>
+                <w:t xml:space="preserve">Cholinergic system in patients with chronic kidney disease: cognitive and renal implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eriksdotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye Hafez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumonto Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bruchfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 40 (Supplement_2), pp.ii64-ii75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae259⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 40 (11), pp.2026-2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237159v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care pathways for patients with cognitive impairment and chronic kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bobot</w:t>
+                <w:t xml:space="preserve">Translational research on cognitive impairment in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovambattista Capasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mattace-Raso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 40, pp.ii28 - ii36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae264⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 40 (4), pp.621-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375779v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Poster]#132 Exploring the Interactions between drugs and metabolic disturbances in CKD: an example with oral anticoagulants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Okwieka</w:t>
+                <w:t xml:space="preserve">Association between urate-lowering therapy and kidney failure in patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.1537⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.597-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-024-02179-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349362v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticholinergic burden and incident dementia: a Swedish nationwide case-control study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristina Johnell</w:t>
+                <w:t xml:space="preserve">International Variations in Chronic Kidney Disease Patients’ Pain Experience and its Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupesh Raina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kush Doshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar-de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-025-01883-8⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.sfaf346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328510v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Exposure in Chronic Kidney Disease: It Is Not Just About the Glomerular Filtration Rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Jadoul</w:t>
+                <w:t xml:space="preserve">Exploring the Interactions between Drugs and Metabolic Disturbances in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Mernissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Okwieka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.70037⟩</w:t>
+              <w:t xml:space="preserve">Kidney360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (12), pp.2145-2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34067/KID.0000000862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178823v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of phenylacetylglutamine and cognitive impairment in chronic kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Lange</w:t>
+                <w:t xml:space="preserve">A longitudinal analysis of haemoglobin levels and major cardiovascular events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Drüeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.05.037⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093949v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transporter-Mediated Interactions Between Uremic Toxins and Drugs: A Hidden Driver of Toxicity in Chronic Kidney Disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Furosemide and the Symptom Burden: The Potential Mediating Role of Uremic Toxins in Patients with CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam-Amine Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saïd Kamel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms26136328⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins17110541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145108v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furosemide and Serum Protein-Bound Uremic Toxin Concentrations in Patients With CKD</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transporter-Mediated Interactions Between Uremic Toxins and Drugs: A Hidden Driver of Toxicity in Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.04.040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (13), pp.6328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms26136328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185285v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive impairment in chronic kidney disease: role of brain imaging, functional imaging, electroencephalography, cerebrospinal fluid biomarkers and sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivo Fridolin</w:t>
+                <w:t xml:space="preserve">Furosemide and Serum Protein-Bound Uremic Toxin Concentrations in Patients With CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Amine Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolla El Chamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae256⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), pp.2165-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05590446v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Poster]#1856 Exploring sex-based variations in prescription patterns and adverse drug reactions in chronic kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
+                <w:t xml:space="preserve">Cognitive impairment in chronic kidney disease: role of brain imaging, functional imaging, electroencephalography, cerebrospinal fluid biomarkers and sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maie Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bruchfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Fridolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 40 (Supplement_3), </w:t>
+              <w:t xml:space="preserve">, 2025, 40 (Supplement_2), pp.ii18-ii27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349381v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling causality in nephrology: the example of CKD-MBD and disease progression</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[Poster]#1856 Exploring sex-based variations in prescription patterns and adverse drug reactions in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (6), pp.993-995. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (Supplement_3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375308v1</w:t>
+                <w:t xml:space="preserve">hal-05349381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to the Letter to the Editor Entitled &amp;quot;Optimizing Furosemide Use in Advanced CKD: Balancing Risks and Benefits</w:t>
+                <w:t xml:space="preserve">Causes of Mortality in Intensive Care Units for Patients with Chronic Inflammatory Diseases from the French National Health Data System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Costes-Albrespic</w:t>
+                <w:t xml:space="preserve">Yannis Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Alencar de Pinho</w:t>
+                <w:t xml:space="preserve">Jean Marc Sobhy Danial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.A. Massy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.05.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (6), pp.2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm14062000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101760v1</w:t>
+                <w:t xml:space="preserve">hal-05019503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the intestinal microbiome in cognitive decline in patients with kidney disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untangling causality in nephrology: the example of CKD-MBD and disease progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae253⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.993-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993584v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes of Mortality in Intensive Care Units for Patients with Chronic Inflammatory Diseases from the French National Health Data System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solène Laville</w:t>
+                <w:t xml:space="preserve">The role of the intestinal microbiome in cognitive decline in patients with kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Frey-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Unwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Unwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm14062000⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (Supplement_2), pp.ii4-ii17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019503v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Interactions between Drugs and Metabolic Disturbances in CKD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to the Letter to the Editor Entitled &amp;quot;Optimizing Furosemide Use in Advanced CKD: Balancing Risks and Benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.A. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney360</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.2877-2878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34067/KID.0000000862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129261v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male and female drug prescription patterns and adverse drug reactions in chronic kidney disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,230 +4579,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QT-Prolonging Medications: Prevalence of Use and Associated Risks in CKD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Uncovering the link between kynurenic acid pathway and kidney failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolla El Chamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Mbarek</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Amine Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of prin. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (5), pp.1404-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294607v1</w:t>
+                <w:t xml:space="preserve">hal-04982161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Poster]#794 Phenylacetylglutamine's role in the link between uremic toxins and cognition in chronic kidney disease: a CKD-REIN cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boucquemont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4853,64 +4853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Poster]#2259 Serum interleukin-8 concentrations, associated factors, and associated cardiovascular risk in patients with moderate-to-advanced chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pluquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du risque hémorragique lors de la co-prescription des anticoagulants oraux et des inhibiteurs sélectifs de la recapture de la sérotonine (ISRS) : méthodologie d’une étude émulant un essai contrôlé randomisé à partir du SNDS en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Varennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,51 +5039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Soudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vascular Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5111,1929 +5111,1929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the link between kynurenic acid pathway and kidney failure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+                <w:t xml:space="preserve">Chemotherapy-related cognitive impairment and kidney dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariadelina Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Mulholland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biruh Workeneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Capasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye Hafez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.02.024⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (Supplement_2), pp.ii54-ii63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982161v1</w:t>
+                <w:t xml:space="preserve">hal-04993600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotherapy-related cognitive impairment and kidney dysfunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaye Hafez</w:t>
+                <w:t xml:space="preserve">QT-Prolonging Medications: Prevalence of Use and Associated Risks in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Berdougo-Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Augey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 40 (Supplement_2), pp.ii54-ii63. </w:t>
+              <w:t xml:space="preserve">, 2025, Online ahead of prin. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993600v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the potential contribution of drugs to the occurrence of acute kidney injury in patients with chronic kidney disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex and the Risk of Atheromatous and Non-Atheromatous Cardiovascular Disease in CKD: Findings From the CKD-REIN Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice Vendar</w:t>
+                <w:t xml:space="preserve">Anne-Laure Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moragny</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Drüeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae357⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (5), pp.546-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2024.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794868v1</w:t>
+                <w:t xml:space="preserve">hal-04627418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The number of nephroprotection targets attained is associated with cardiorenal outcomes and mortality in patients with diabetic kidney disease. The CKD‐REIN cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness and safety of direct oral anticoagulants versus vitamin K antagonists in patients on chronic dialysis: a nationwide registry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bonnet</w:t>
+                <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beverley Balkau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lambert</w:t>
+                <w:t xml:space="preserve">Henri Vacher Coponat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yakhara Diawara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dom.15507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484106v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of SGLT2 inhibitors and GLP-1 receptor agonists in older patients: a debate on approaches in CKD and non-CKD populations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The anticholinergic burden in patients with chronic kidney disease: Patterns, risk factors, and the link with cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae380⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.19283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835354v1</w:t>
+                <w:t xml:space="preserve">hal-04813727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of sevelamer on serum calcification propensity in patients with chronic kidney disease: the results of a multicentre, double-blind, placebo-controlled, randomized clinical trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Antihypertensive Treatment Patterns in CKD Stage 3 and 4: The CKD-REIN Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Najeh El Esper</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae343⟩</w:t>
+              <w:t xml:space="preserve">Kidney medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xkme.2024.100912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784563v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De-indexed estimated glomerular filtration rates for the dosing of oral antidiabetic drugs in patients with chronic kidney disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pluquet</w:t>
+                <w:t xml:space="preserve">#2856 Sleep disturbances in non-dialysis dependent chronic kidney disease—The CKD-REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Fouque</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1375838⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (Supplement_1), pp.89-90 Meeting Abstract 2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639466v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1135 Evaluation of the adequacy of urate lowering therapy prescriptions in patients with chronic kidney disease: results from the CKD-REIN cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+                <w:t xml:space="preserve">#1091 Quantifying the potential contribution of drugs to the occurrence of acute kidney injury in patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gras-Champel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39 (Supplement_1), pp.gfae069.689. </w:t>
+              <w:t xml:space="preserve">, 2024, 39 (Supplement_1), pp.1902-1903 Meeting abstract 1091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.1165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588854v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#2856 Sleep disturbances in non-dialysis dependent chronic kidney disease—The CKD-REIN cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the potential contribution of drugs to the occurrence of acute kidney injury in patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Stengel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Solene Laville</w:t>
+                <w:t xml:space="preserve">Janice Vendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gras-Champel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.047⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684809v1</w:t>
+                <w:t xml:space="preserve">hal-04794868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1091 Quantifying the potential contribution of drugs to the occurrence of acute kidney injury in patients with chronic kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice Laville</w:t>
+                <w:t xml:space="preserve">The number of nephroprotection targets attained is associated with cardiorenal outcomes and mortality in patients with diabetic kidney disease. The CKD‐REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverley Balkau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakhara Diawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.1165⟩</w:t>
+              <w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dom.15507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684240v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anticholinergic burden in patients with chronic kidney disease: Patterns, risk factors, and the link with cognitive impairment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ziad Massy</w:t>
+                <w:t xml:space="preserve">De-indexed estimated glomerular filtration rates for the dosing of oral antidiabetic drugs in patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pluquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Laville</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1375838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jgs.19283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04813727v1</w:t>
+                <w:t xml:space="preserve">hal-04639466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antihypertensive Treatment Patterns in CKD Stage 3 and 4: The CKD-REIN Cohort Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The use of SGLT2 inhibitors and GLP-1 receptor agonists in older patients: a debate on approaches in CKD and non-CKD populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Minutolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Floege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Zoccali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.sfae380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xkme.2024.100912⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04731989v1</w:t>
+                <w:t xml:space="preserve">hal-04835354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and the Risk of Atheromatous and Non-Atheromatous Cardiovascular Disease in CKD: Findings From the CKD-REIN Cohort Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
+                <w:t xml:space="preserve">The effect of sevelamer on serum calcification propensity in patients with chronic kidney disease: the results of a multicentre, double-blind, placebo-controlled, randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pluquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ureña-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh El Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2024.04.013⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627418v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and safety of direct oral anticoagulants versus vitamin K antagonists in patients on chronic dialysis: a nationwide registry study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+                <w:t xml:space="preserve">#1135 Evaluation of the adequacy of urate lowering therapy prescriptions in patients with chronic kidney disease: results from the CKD-REIN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 39 (Supplement_1), pp.gfae069.689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473005v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drugs with a negative impact on cognitive functions (Part 3): Antibacterial agents in patients with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaye Hafez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Pešić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7110,90 +7110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#280 Effectiveness and safety of direct oral anticoagulants vs VKA in patients on chronic dialysis: a target trial emulation using nationwide registry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (Supplement_1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7361,103 +7361,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea Level and Depression in Patients with Chronic Kidney Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boucquemont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (7), pp.326. </w:t>
@@ -7495,64 +7495,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#431 Ionized and total magnesium levels in patients with chronic kidney disease: associated factors and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pluquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7629,103 +7629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medication-overuse headache: A pharmacovigilance study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Houssam Al Balkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moragny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline-Eva Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (5), pp.565-575. </w:t>
@@ -7757,587 +7757,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of erythropoietin as a neuroprotective agent in CKD-associated cognitive dysfunction: A literature systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Association between Urate-Lowering Therapy and Kidney Failure in Patients with CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107146⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (10S), pp.Poster TH-PO1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.20242w670vb7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510108v1</w:t>
+                <w:t xml:space="preserve">hal-04759955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Urate-Lowering Therapy and Kidney Failure in Patients with CKD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lambert</w:t>
+                <w:t xml:space="preserve">Ionized and total magnesium levels in patients with chronic kidney disease: associated factors and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pluquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Laville</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.20242w670vb7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.sfae046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759955v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionized and total magnesium levels in patients with chronic kidney disease: associated factors and outcomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
+                <w:t xml:space="preserve">Cognitive impairment in CKD patients: a guidance document by the CONNECT network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bolignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariadelina Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye Hafez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (4), pp.sfae046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae046⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.sfae294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626802v2</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive impairment in CKD patients: a guidance document by the CONNECT network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of erythropoietin as a neuroprotective agent in CKD-associated cognitive dysfunction: A literature systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangela Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Bolignano</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Paolo Chiodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piergiacomo Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaye Hafez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gallo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (2), pp.sfae294. </w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.107146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720847v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#2379 Acute kidney injury as a key predictor of major adverse cardiovascular events in chronic kidney disease patients</w:t>
+                <w:t xml:space="preserve">Acute kidney injury as a key predictor of cardiovascular events in chronic kidney disease patients: the CKD-REIN study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Aymes</w:t>
@@ -8372,1837 +8372,1837 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (Supplement_1), pp.Meeting Abstract 2379. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684064v1</w:t>
+                <w:t xml:space="preserve">hal-04837069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypharmacy in Patients with Chronic Kidney Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solène Laville</w:t>
+                <w:t xml:space="preserve">#2379 Acute kidney injury as a key predictor of major adverse cardiovascular events in chronic kidney disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney360</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34067/KID.0000000000000447⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (Supplement_1), pp.Meeting Abstract 2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561915v1</w:t>
+                <w:t xml:space="preserve">hal-04684064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute kidney injury as a key predictor of cardiovascular events in chronic kidney disease patients: the CKD-REIN study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice Laville</w:t>
+                <w:t xml:space="preserve">Polypharmacy in Patients with Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Oosting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia M.T. Colombijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotte Kaasenbrood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Kidney360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (6), pp.841-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34067/KID.0000000000000447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837069v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des toxines urémiques dans la genèse des complications de la maladie rénale chronique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of homocitrulline and carbamylated albumin as biomarkers of carbamylation reactions in hemodialyzed patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.B. Drueke</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2022.10.018⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (10), pp.1455-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-023-03306-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125000v1</w:t>
+                <w:t xml:space="preserve">hal-04176949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statin therapy and the incidence of atherosclerotic cardiovascular events after kidney transplantation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Brazier</w:t>
+                <w:t xml:space="preserve">Quantitative determination of plasma free and total concentrations of antivitamin K drugs using a new sensitive and rapid LC-MS/MS method: Application in hemodialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Mernissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Nowak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef Bennis</w:t>
+                <w:t xml:space="preserve">Julien Demagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailys Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfad217⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 548, pp.117498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2023.117498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239445v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological challenges and biases in the field of cognitive function among patients with chronic kidney disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des toxines urémiques dans la genèse des complications de la maladie rénale chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Drueke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.A. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1215583⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207 (3), pp.238-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2022.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192948v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Serum Kynurenine Levels and Cardiovascular Outcomes and Overall Mortality in CKD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Frimat</w:t>
+                <w:t xml:space="preserve">Statin therapy and the incidence of atherosclerotic cardiovascular events after kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charifa Nazoiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfad217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.20233411S1664a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04580943v1</w:t>
+                <w:t xml:space="preserve">hal-04239445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive disorders in patients with chronic kidney disease: Approaches to prevention and treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pilar Delgado</w:t>
+                <w:t xml:space="preserve">Methodological challenges and biases in the field of cognitive function among patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Giannakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol Carriazo</w:t>
+                <w:t xml:space="preserve">Aleksandra Golenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Malyszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mattace-Raso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.15928⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1215583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137872v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs with a negative impact on cognitive functions (Part 2): drug classes to consider while prescribing in CKD patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Cognitive disorders in patients with chronic kidney disease: Approaches to prevention and treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Klimkowicz-Mrowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Carina Ferreira</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol Carriazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfad239⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.15928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264875v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient- and Provider-Related Factors Associated with Changes in Antihypertensive Treatment in CKD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice Laville</w:t>
+                <w:t xml:space="preserve">Haemoglobin trajectories in chronic kidney disease and risk of major adverse cardiovascular events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.20233411S1379a⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfad235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580933v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drugs with a negative impact on cognitive function (Part 1): chronic kidney disease as a risk factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Pešić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goce Spasovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaldas Maciulaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (12), pp.2365-2377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfad241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemoglobin trajectories in chronic kidney disease and risk of major adverse cardiovascular events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+                <w:t xml:space="preserve">Drugs with a negative impact on cognitive functions (Part 2): drug classes to consider while prescribing in CKD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye Hafez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Malyszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Golenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Klimkowicz-Mrowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carina Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfad235⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (12), pp.2378-2392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfad239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284734v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of homocitrulline and carbamylated albumin as biomarkers of carbamylation reactions in hemodialyzed patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Association Between Serum Kynurenine Levels and Cardiovascular Outcomes and Overall Mortality in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolla El Chamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-023-03306-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (11S), pp.664-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.20233411S1664a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176949v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative determination of plasma free and total concentrations of antivitamin K drugs using a new sensitive and rapid LC-MS/MS method: Application in hemodialysis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+                <w:t xml:space="preserve">Patient- and Provider-Related Factors Associated with Changes in Antihypertensive Treatment in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 548, pp.117498. </w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (11S), pp.379-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2023.117498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1681/ASN.20233411S1379a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172553v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drugs associated with incident fragility fractures in kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10292,77 +10292,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Longitudinal eGFR and Sudden Cardiac Death Among CKD Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10413,77 +10413,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionized Magnesium Levels In Patients With Moderate-To-Advanced Chronic Kidney Disease: Relationship With Total Magnesium And Associated Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pluquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10541,887 +10541,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal uric acid has nonlinear association with kidney failure and mortality in chronic kidney disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Prezelin-Reydit</w:t>
+                <w:t xml:space="preserve">Study of the association between serum levels of kynurenine and cardiovascular outcomes and overall mortality in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolla El Chamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Amine Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30902-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.sfad248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfad248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032437v1</w:t>
+                <w:t xml:space="preserve">hal-04335540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney Function Decline and Serious Adverse Drug Reactions in Patients With CKD</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A new approach for cognitive impairment pattern in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2023.09.012⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfad244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288693v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the association between serum levels of kynurenine and cardiovascular outcomes and overall mortality in chronic kidney disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Proton-Pump Inhibitors and Serum Concentrations of Uremic Toxins in Patients with Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolla El Chamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Amine Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lambert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfad248⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins15040276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335540v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for cognitive impairment pattern in chronic kidney disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maladie rénale chronique et pratiques néphrologiques en France : leçons de la cohorte CKD-REIN, 2013-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lambert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghilès Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Helmer</w:t>
+                <w:t xml:space="preserve">Mathilde Prezelin-Reydit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (4), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfad244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2023.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321443v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie rénale chronique et pratiques néphrologiques en France : leçons de la cohorte CKD-REIN, 2013-2023</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Kidney Function Decline and Serious Adverse Drug Reactions in Patients With CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gras-Champel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghilès Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Prezelin-Reydit</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moragny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (4), pp.1-18. </w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (5), pp.601-614.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ndt.2023.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2023.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167331v1</w:t>
+                <w:t xml:space="preserve">hal-04288693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-Pump Inhibitors and Serum Concentrations of Uremic Toxins in Patients with Chronic Kidney Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solène Laville</w:t>
+                <w:t xml:space="preserve">Longitudinal uric acid has nonlinear association with kidney failure and mortality in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prezelin-Reydit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquelinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (4), pp.276. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.3952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins15040276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30902-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089104v1</w:t>
+                <w:t xml:space="preserve">hal-04032437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionized and Total Magnesium Levels and Cardiovascular Risk in Patients with CKD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pluquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11498,77 +11498,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of statins on the incidence of cardiovascular evenrs after kidney transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifa Nazoiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11613,1686 +11613,1686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between osteoporosis and drug exposure: A post-marketing study of the World Health Organization pharmacovigilance database (VigiBase (R))</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum Calcification Propensity Represents a Good Biomarker of Vascular Calcification: A Systematic Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pluquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Batteux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solène M. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins14090637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712136v1</w:t>
+                <w:t xml:space="preserve">hal-03792025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Performance in Patients With Chronic Kidney Disease: Results From the CKD-Rein Cohort Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lynda Cheddani</w:t>
+                <w:t xml:space="preserve">Potential Interactions between Uraemic Toxins and Drugs: An Application in Kidney Transplant Recipients Treated with Calcineurin Inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Lemaire-Hurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 37 (3), pp.I363-I364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac071.034⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 37 (11), pp.2284--2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfab114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732939v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCIDENCE OF CAUSE-SPECIFIC CARDIOVASCULAR EVENTS IN MEN AND WOMEN WITH CKD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lambert</w:t>
+                <w:t xml:space="preserve">Fetal adverse drug reactions with biologic Disease Modifying Anti-Rheumatic Drugs used during pregnancy: Insights from a World Health Organization pharmacovigilance database study (VigiBase (R))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dernoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Alencar De Pinho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
+                <w:t xml:space="preserve">V. Gras-Champel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (3), pp.I360-I361</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1, SI), pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732945v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uremic Toxins and Cardiovascular Risk in Chronic Kidney Disease: What Have We Learned Recently beyond the Past Findings?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SERUM UREA LEVELS AND CARDIOVASCULAR DISEASE IN PATIENTS WITH CHRONIC KIDNEY DISEASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène M Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansencal Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.I358-I359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659986v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive performance is associated with glomerular filtration rate in patients with chronic kidney disease: results from the CKD-REIN cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Levassort</w:t>
+                <w:t xml:space="preserve">The Interplay between Uremic Toxins and Albumin, Membrane Transporters and Drug Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regiane Stafim Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Amaral Bueno Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alexandre Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fogaca Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boucquemont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2022-330347⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins14030177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957951v1</w:t>
+                <w:t xml:space="preserve">hal-03641408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prescription of Drugs That Inhibit Organic Anion Transporters 1 or 3 Is Associated with the Plasma Accumulation of Uremic Toxins in Kidney Transplant Recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Mernissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins14010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interplay between Uremic Toxins and Albumin, Membrane Transporters and Drug Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Associations between osteoporosis and drug exposure: A post-marketing study of the World Health Organization pharmacovigilance database (VigiBase (R))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Hurtel-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1, SI), pp.159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641408v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Interactions between Uraemic Toxins and Drugs: An Application in Kidney Transplant Recipients Treated with Calcineurin Inhibitors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie Lemaire-Hurtel</w:t>
+                <w:t xml:space="preserve">Cognitive Performance in Patients With Chronic Kidney Disease: Results From the CKD-Rein Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Turinici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Cheddani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 37 (11), pp.2284--2292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfab114⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.I363-I364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac071.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832989v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Calcification Propensity Represents a Good Biomarker of Vascular Calcification: A Systematic Review.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INCIDENCE OF CAUSE-SPECIFIC CARDIOVASCULAR EVENTS IN MEN AND WOMEN WITH CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar De Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.I360-I361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins14090637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03792025v1</w:t>
+                <w:t xml:space="preserve">hal-03732945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal adverse drug reactions with biologic Disease Modifying Anti-Rheumatic Drugs used during pregnancy: Insights from a World Health Organization pharmacovigilance database study (VigiBase (R))</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Gras-Champel</w:t>
+                <w:t xml:space="preserve">Cognitive performance is associated with glomerular filtration rate in patients with chronic kidney disease: results from the CKD-REIN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, jnnp-2022-330347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2022-330347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712137v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERUM UREA LEVELS AND CARDIOVASCULAR DISEASE IN PATIENTS WITH CHRONIC KIDNEY DISEASE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uremic Toxins and Cardiovascular Risk in Chronic Kidney Disease: What Have We Learned Recently beyond the Past Findings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolla El Chamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins14040280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732935v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortilin, carbamylation, and cardiovascular calcification in chronic kidney disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to: Cognitive disorders in patients with chronic kidney disease: specificities of clinical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carina Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad A. Massy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mustafa Arici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maie Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangela Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101 (3), pp.456-459. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (6), pp.1199-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfab339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611975v1</w:t>
+                <w:t xml:space="preserve">hal-04011643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Cognitive disorders in patients with chronic kidney disease: specificities of clinical assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sortilin, carbamylation, and cardiovascular calcification in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Arici</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ziad A. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (6), pp.1199-1199. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (3), pp.456-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfab339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011643v1</w:t>
+                <w:t xml:space="preserve">hal-03611975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into Acute-on-Chronic Kidney Disease in Nephrology Patients: The CKD-REIN Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghilès Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13529,77 +13529,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the Capture-Recapture Method to Estimate the Frequency of Community- and Hospital-Acquired Drug-Induced Acute Kidney Injuries in French Databases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amayelle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13650,103 +13650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive disorders in patients with chronic kidney disease: specificities of clinical assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carina Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Arici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maie Bachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangela Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (2), pp.23-32. </w:t>
@@ -13784,51 +13784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of SARS-CoV-2-Neutralising Antibodies of Residents of Long-Term Care Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13912,221 +13912,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Th1-mediated diseases and omalizumab: A post-marketing study of the World Health Organization pharmacovigilance database (VigiBase (R))</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Gras-Champel</w:t>
+                <w:t xml:space="preserve">Urea levels and cardiovascular disease in patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène M Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.184-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712138v1</w:t>
+                <w:t xml:space="preserve">hal-03717300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a hospital administrative database to identify and characterize community-acquired, hospital-acquired and drug-induced acute kidney injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amayelle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gras-Champel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14190,90 +14199,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Factors for and Characteristics of Community- and Hospital-Acquired Drug-Induced Acute Kidney Injuries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amayelle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gras-Champel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (4), pp.750--761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14301,485 +14310,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-Year Symptom Trajectories in Nondialysis-Dependent CKD Patients.</w:t>
+                <w:t xml:space="preserve">Associations between Th1-mediated diseases and omalizumab: A post-marketing study of the World Health Organization pharmacovigilance database (VigiBase (R))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Faye</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdou Y. Omorou</w:t>
+                <w:t xml:space="preserve">S. Magnifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dernoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gras-Champel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1, SI), pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838383v1</w:t>
+                <w:t xml:space="preserve">hal-03712138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea levels and cardiovascular disease in patients with chronic kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mansencal</w:t>
+                <w:t xml:space="preserve">Five-Year Symptom Trajectories in Nondialysis-Dependent CKD Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Leffondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Y. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.184-192. </w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.1588-1597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2215/CJN.06140522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717300v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 in DMARD-treated patients with inflammatory rheumatic diseases: Insights from an analysis of the World Health Organization pharmacovigilance database</w:t>
+                <w:t xml:space="preserve">Machine Learning-Based Urine Peptidome Analysis to Predict and Understand Mechanisms of Progression to Kidney Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dernoncourt</w:t>
+                <w:t xml:space="preserve">Ziad André Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Schmidt</w:t>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Duhaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12695⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.544-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564792v1</w:t>
+                <w:t xml:space="preserve">hal-04194829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetal and Neonatal Adverse Drug Reactions Associated with Biologics Taken During Pregnancy by Women with Autoimmune Diseases: Insights from an Analysis of the World Health Organization Pharmacovigilance Database (VigiBase®)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dernoncourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14807,1712 +14807,1712 @@
               <w:t xml:space="preserve">BioDrugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40259-022-00564-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Urine Peptidome Analysis to Predict and Understand Mechanisms of Progression to Kidney Failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 in DMARD-treated patients with inflammatory rheumatic diseases: Insights from an analysis of the World Health Organization pharmacovigilance database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dernoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad André Massy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Metzger</w:t>
+                <w:t xml:space="preserve">Jean Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+                <w:t xml:space="preserve">Pierre Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Chaubet</w:t>
+                <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (3), pp.544-555. </w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.199-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194829v1</w:t>
+                <w:t xml:space="preserve">hal-03564792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urgent-start dialysis in patients referred early to a nephrologist-the CKD-REIN prospective cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between osteoporosis and drug exposure: A post-marketing study of the World Health Organization pharmacovigilance database (VigiBase (R))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fages</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Combe</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Hurtel-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfab170⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2021.116137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03344370v1</w:t>
+                <w:t xml:space="preserve">hal-03564790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription of Direct Oral Anticoagulants to Patients with Moderate-to-Advanced CKD: Too Little or Just Right?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute kidney injury associated with febuxostat and allopurinol: An analysis of disproportionality based on the global pharmacovigilance database, VigiBase (R)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1, SI), pp.110-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688195v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and Tolerance of Renin-Angiotensin System Inhibitors With Aging in Chronic Kidney Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Laville</w:t>
+                <w:t xml:space="preserve">ADVERSE OUTCOMES ASSOCIATED WITH ORAL ANTITHROMBOTIC USE IN PATIENTS WITH MODERATE-TO-ADVANCED CHRONIC KIDNEY DISEASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03587209v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher mortality risk among kidney transplant recipients than among estimated glomerular filtration rate-matched patients with CKD-preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+                <w:t xml:space="preserve">POTENTIAL INTERACTIONS BETWEEN UREMIC TOXINS AND DRUGS: AN APPLICATION IN KIDNEY TRANSPLANT RECIPIENTS TREATED WITH CALCINEURIN INHIBITORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36 (1), pp.176-184. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 36 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578405v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POTENTIAL INTERACTIONS BETWEEN UREMIC TOXINS AND DRUGS: AN APPLICATION IN KIDNEY TRANSPLANT RECIPIENTS TREATED WITH CALCINEURIN INHIBITORS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does kidney transplantation influence a form of discrimination for antihypertensive drugs prescriptions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Cheddani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.2618-2619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfab154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565099v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does kidney transplantation influence a form of discrimination for antihypertensive drugs prescriptions?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Urgent-start dialysis in patients referred early to a nephrologist-the CKD-REIN prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. De Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfab154⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (8), pp.1500-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfab170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578462v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03344370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between osteoporosis and drug exposure: A post-marketing study of the World Health Organization pharmacovigilance database (VigiBase (R))</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Hurtel-Lemaire</w:t>
+                <w:t xml:space="preserve">Prescription of Direct Oral Anticoagulants to Patients with Moderate-to-Advanced CKD: Too Little or Just Right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2021.116137⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (9), pp.2496--2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564790v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute kidney injury associated with febuxostat and allopurinol: An analysis of disproportionality based on the global pharmacovigilance database, VigiBase (R)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Higher mortality risk among kidney transplant recipients than among estimated glomerular filtration rate-matched patients with CKD-preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Cheddani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Essig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Snanoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.176-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578402v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVERSE OUTCOMES ASSOCIATED WITH ORAL ANTITHROMBOTIC USE IN PATIENTS WITH MODERATE-TO-ADVANCED CHRONIC KIDNEY DISEASE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+                <w:t xml:space="preserve">Effectiveness and Tolerance of Renin-Angiotensin System Inhibitors With Aging in Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, S1525-8610 (21), pp.00939-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578403v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion and interpretation of new ``pregnancy'' pharmaceutical pictograms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of the COVID-19 outbreak on the reporting of adverse drug reactions associated with self-medication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Piedeloup</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Moragny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (5), pp.522-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2021.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578401v1</w:t>
+                <w:t xml:space="preserve">hal-03578464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal Chelators, Sorbants, and Gut-Derived Uremic Toxins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opinion and interpretation of new ``pregnancy'' pharmaceutical pictograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Piedeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1, SI), pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins13020091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03572443v1</w:t>
+                <w:t xml:space="preserve">hal-03578401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 outbreak on the reporting of adverse drug reactions associated with self-medication</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intestinal Chelators, Sorbants, and Gut-Derived Uremic Toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delaunay</w:t>
+                <w:t xml:space="preserve">Solene M. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad A. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laugier</w:t>
+                <w:t xml:space="preserve">Jean Marc Chillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 79 (5), pp.522-529. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2021.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins13020091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578464v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a treat-to-target approach to lipid-lowering therapy appropriate in patients with chronic kidney disease? A prospective French cohort study</w:t>
               </w:r>
@@ -16632,103 +16632,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic kidney disease and neurological disorders: are uraemic toxins the missing piece of the puzzle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casper Franssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Viggiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol Carriazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -16766,64 +16766,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of oral antithrombotic use in patients with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16900,103 +16900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRESCRIPTION OF DIRECT ORAL ANTICOAGULANTS TO PATIENTS WITH MODERATE TO ADVANCED CKD : TOO LITTLE OR JUST RIGHT?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene M. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (1), pp.307</w:t>
@@ -17038,90 +17038,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Changes Over Time in the Drug Burden and Medication Regimen Complexity in ESRD Patients Before and After Renal Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Marienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gras-Champel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.128 - 137. </w:t>
@@ -17211,51 +17211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, </w:t>
@@ -17293,90 +17293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inappropriate self-medication practices: a reality among Amiens university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Champel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (1, SI), pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17440,64 +17440,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ludovic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drugs in R&amp;D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (2), pp.231-238. </w:t>
@@ -17669,64 +17669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical thrombosis associated with VaxZevria (R) (AstraZeneca) vaccine: Data from the French Network of Regional Pharmacovigilance Centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17797,1760 +17797,1760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug prescription in patients with chronic kidney disease: a true challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Réalité de la prise en charge de la maladie rénale chronique en néphrologie en France : étude de cohorte CKD-REIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa164⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03328424v1</w:t>
+                <w:t xml:space="preserve">hal-03398645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal laboratory findings and plasma concentration monitoring of lopinavir and ritonavir in COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87 (3), pp.1547-1553. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoexcitability of Motoneurons: An Early Pathological Sign in ALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Filipchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pambo-Pambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 465, pp.233-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2021.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalité de la prise en charge de la maladie rénale chronique en néphrologie en France : étude de cohorte CKD-REIN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+                <w:t xml:space="preserve">Drug prescription in patients with chronic kidney disease: a true challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Speyer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.385-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398645v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03328424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EARLY STEROID WITHDRAWAL HAS A POSITIVE EFFECT ON BONE KIDNEY TRANSPLANT RECIPIENTS: A PROPENSITY SCORE STUDY WITH INVERSE PROBABILITY-OF-TREATMENT WEIGHTING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
+                <w:t xml:space="preserve">Less arterial stiffness in kidney transplant recipients than chronic kidney disease patients matched for renal function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Cheddani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lando</w:t>
+                <w:t xml:space="preserve">Jean Philippe Haymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Brazier</w:t>
+                <w:t xml:space="preserve">Nahid Tabibzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Desailly-Henry</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.1244 - 1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573038v1</w:t>
+                <w:t xml:space="preserve">hal-03230919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Drug Reactions in Patients with CKD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+                <w:t xml:space="preserve">Difference in Profiles of the Gut-Derived Tryptophan Metabolite Indole Acetic Acid between Transplanted and Non-Transplanted Patients with Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene M. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griet Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Cheddani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21062031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2215/cjn.01030120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02958497v1</w:t>
+                <w:t xml:space="preserve">hal-03573041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The drugs that mostly frequently induce gynecomastia: A national case - noncase study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (3), pp.225-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.therap.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between Uremic Toxin Concentrations and Bone Mineral Density after Kidney Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Hurtel-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins12110715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in Profiles of the Gut-Derived Tryptophan Metabolite Indole Acetic Acid between Transplanted and Non-Transplanted Patients with Chronic Kidney Disease</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
+                <w:t xml:space="preserve">EARLY STEROID WITHDRAWAL HAS A POSITIVE EFFECT ON BONE KIDNEY TRANSPLANT RECIPIENTS: A PROPENSITY SCORE STUDY WITH INVERSE PROBABILITY-OF-TREATMENT WEIGHTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desailly-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (3), pp.1201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573041v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less arterial stiffness in kidney transplant recipients than chronic kidney disease patients matched for renal function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
+                <w:t xml:space="preserve">Adverse Drug Reactions in Patients with CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gras-Champel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moragny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (4), pp.1244 - 1254. </w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (8), pp.1090-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2215/cjn.01030120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230919v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statin-associated myasthenia: A case report and literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
+                <w:t xml:space="preserve">Two rapid, accurate liquid chromatography tandem mass spectrometry methods for the quantification of seven uremic toxins: An application for describing their accumulation kinetic profile in a context of acute kidney injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Masmoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Batteux</w:t>
+                <w:t xml:space="preserve">Dimitri Titeca-Beauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Edouard Merle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Yan Cluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (3), pp.301-309. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1152, pp.122234 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2020.122234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578661v1</w:t>
+                <w:t xml:space="preserve">hal-03490861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse outcomes of proton pump inhibitors in patients with chronic kidney disease: The CKD-REIN cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Statin-associated myasthenia: A case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Edouard Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14713⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (3), pp.301-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03269073v1</w:t>
+                <w:t xml:space="preserve">hal-03578661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two rapid, accurate liquid chromatography tandem mass spectrometry methods for the quantification of seven uremic toxins: An application for describing their accumulation kinetic profile in a context of acute kidney injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Cluet</w:t>
+                <w:t xml:space="preserve">Adverse outcomes of proton pump inhibitors in patients with chronic kidney disease: The CKD-REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1152, pp.122234 -. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (7), pp.2967-2976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2020.122234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490861v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03269073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of age on cardiovascular drug use in patients with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19627,77 +19627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between renin-angiotensin system inhibitors and COVID-19 complications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19813,51 +19813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (6), pp.404. </w:t>
@@ -19889,1446 +19889,1446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long- Versus Short-Acting Erythropoiesis-Stimulating Agent Type and Mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early steroid withdrawal has a positive effect on bone in kidney transplant recipients: a propensity score study with inverse probability-of-treatment weighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Karaboyas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aleix Cases</w:t>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.10.003⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1759720X20953357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578662v1</w:t>
+                <w:t xml:space="preserve">hal-03564799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early steroid withdrawal has a positive effect on bone in kidney transplant recipients: a propensity score study with inverse probability-of-treatment weighting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation et impact des pictogrammes « grossesse » apposés sur les conditionnements extérieurs des médicaments : enquête auprès de 281 femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piedeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Mattoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gras-Champel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1759720X20953357⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.449 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564799v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et impact des pictogrammes « grossesse » apposés sur les conditionnements extérieurs des médicaments : enquête auprès de 281 femmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-medication practices and their characteristics among French university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débora Bertrand</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Valérie Champel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gras-Champel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 75, pp.449 - 458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 75, pp.419 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492616v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-medication practices and their characteristics among French university students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long- Versus Short-Acting Erythropoiesis-Stimulating Agent Type and Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Karaboyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich K. Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad A. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gras</w:t>
+                <w:t xml:space="preserve">Francesco Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Champel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleix Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75, pp.419 - 428. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.214-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493748v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statin-induced myasthenia: A disproportionality analysis of the WHO's VigiBase pharmacovigilance database</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Serum concentration and vascular expression of adiponectin are differentially associated with the diabetic calcifying peripheral arteriopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Amouyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lajat-Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.26637⟩</w:t>
+              <w:t xml:space="preserve">Diabetology and Metabolic Syndrome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13098-019-0429-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578807v1</w:t>
+                <w:t xml:space="preserve">hal-02125115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International variation in the management of mineral bone disorder in patients with chronic kidney disease: Results from CKDopps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jarcy Zee</w:t>
+                <w:t xml:space="preserve">Risk profile, quality of life and care of patients with moderate and advanced CKD : The French CKD-REIN Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2019.115058⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487829v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of acute kidney injury, end-stage kidney disease and mortality associated with proton pump inhbitor use in patients with chronic kidney disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reply to ``Restricting maintenance allopurinol dose according to kidney function in patients with gout is inappropriate!'' by Stamp et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene M. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad A. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz103.SP211⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (6, SI), pp.1380-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578811v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to ``Restricting maintenance allopurinol dose according to kidney function in patients with gout is inappropriate!'' by Stamp et al.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ACHIEVEMENT OF LOW-DENSITY LIPOPROTEIN CHOLESTEROL EUROPEAN SOCIETY OF CARDIOLOGY TARGETS IN CHRONIC KIDNEY DISEASE: A PROSPECTIVE COHORT STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.13924⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (supplement 1), pp.FP384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz106.FP384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578809v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACHIEVEMENT OF LOW-DENSITY LIPOPROTEIN CHOLESTEROL EUROPEAN SOCIETY OF CARDIOLOGY TARGETS IN CHRONIC KIDNEY DISEASE: A PROSPECTIVE COHORT STUDY</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Statin-induced myasthenia: A disproportionality analysis of the WHO's VigiBase pharmacovigilance database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz106.FP384⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (4), pp.382-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.26637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578812v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk profile, quality of life and care of patients with moderate and advanced CKD : The French CKD-REIN Cohort Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Briançon</w:t>
+                <w:t xml:space="preserve">International variation in the management of mineral bone disorder in patients with chronic kidney disease: Results from CKDopps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Mccullough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarcy Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy058⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.115058 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2019.115058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807654v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum concentration and vascular expression of adiponectin are differentially associated with the diabetic calcifying peripheral arteriopathy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Risk of acute kidney injury, end-stage kidney disease and mortality associated with proton pump inhbitor use in patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Lajat-Kiss</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetology and Metabolic Syndrome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.32. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.SP211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13098-019-0429-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz103.SP211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125115v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum levels of miR-126 and miR-223 and outcomes in chronic kidney disease patients</w:t>
               </w:r>
@@ -21353,64 +21353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griet Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
@@ -21474,51 +21474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amayelle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene M. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Marienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21582,77 +21582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence and determinants of adverse drug reactions in patients with CKD from the CKD-rein cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21755,64 +21755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (11), pp.1546-1554. </w:t>
@@ -21850,77 +21850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Sevelamer on Serum Levels of Gut-Derived Uremic Toxins: Results from In Vitro Experiments and A Multicenter, Double-Blind, Placebo-Controlled, Randomized Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Titeca-Beauport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. El Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22023,64 +22023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Mahboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (4), pp.845-848. </w:t>
@@ -22112,1207 +22112,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Administration of Sevelamer or Nicotinamide Modify Uremic Toxins or Endotoxemia in Chronic Hemodialysis Patients?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+                <w:t xml:space="preserve">Guideline attainment and morbidity/mortality rates in a large cohort of European haemodialysis patients (EURODOPPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabresse</w:t>
+                <w:t xml:space="preserve">Ayesha Sajjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meline Taupin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Anneke Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Mccullough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40265-019-01118-9⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (12), pp.2105-2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578810v1</w:t>
+                <w:t xml:space="preserve">hal-03578805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of protein-bound uremic toxins indoxyl sulphate and p-cresyl sulphate in acute kidney injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens Veldeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurens Veldeman</w:t>
+                <w:t xml:space="preserve">Jill Vanmassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill Vanmassenhove</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wim van Biesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad A. Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Urology and Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (2), pp.293-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11255-018-2056-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guideline attainment and morbidity/mortality rates in a large cohort of European haemodialysis patients (EURODOPPS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does the Administration of Sevelamer or Nicotinamide Modify Uremic Toxins or Endotoxemia in Chronic Hemodialysis Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meline Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Keith Mccullough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (12), pp.2105-2110. </w:t>
+              <w:t xml:space="preserve">Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (8), pp.855-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40265-019-01118-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578805v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From old uraemic toxins to new uraemic toxins: place of `omics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression sérique et intérêt pronostique de miR-126 et miR-223 dans la maladie rénale chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fourdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy212⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578865v1</w:t>
+                <w:t xml:space="preserve">hal-04164800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERNATIONAL VARIATION IN MBD MEASUREMENT, VITAMIN D PRESCRIPTION, AND PHOSPHATE BINDER PRESCRIPTION PATTERNS AMONG PATIENTS WITH CHRONIC KIDNEY DISEASE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cognitive Impairments and Dysexecutive Behavioral Disorders in Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bugnicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Helmut Reichel</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuropsychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.310-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1176/appi.neuropsych.18030047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578869v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher parathyroid hormone levels are associated with increased below-the-knee arterial calcification in type 2 diabetes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uremic Toxins and Clinical Outcomes: The Impact of Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Cheddani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad A. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.04.008⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins10060229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564973v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uremic Toxins and Clinical Outcomes: The Impact of Kidney Transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From old uraemic toxins to new uraemic toxins: place of `omics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad A. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ziad A. Massy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins10060229⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.2-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578867v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression sérique et intérêt pronostique de miR-126 et miR-223 dans la maladie rénale chronique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Liabeuf</w:t>
+                <w:t xml:space="preserve">INTERNATIONAL VARIATION IN MBD MEASUREMENT, VITAMIN D PRESCRIPTION, AND PHOSPHATE BINDER PRESCRIPTION PATTERNS AMONG PATIENTS WITH CHRONIC KIDNEY DISEASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Mccullough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarcy Zee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04164800v1</w:t>
+                <w:t xml:space="preserve">hal-03578869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Impairments and Dysexecutive Behavioral Disorders in Chronic Kidney Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher parathyroid hormone levels are associated with increased below-the-knee arterial calcification in type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bugnicourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Z. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Desjardins</w:t>
+                <w:t xml:space="preserve">O. Bourron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Roussel</w:t>
+                <w:t xml:space="preserve">Aurélien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropsychiatry and Clinical Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (4), pp.310-317. </w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (3), pp.305-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1176/appi.neuropsych.18030047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572445v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of inappropriate drug prescription in patients with chronic kidney disease and the impact of equation used to estimate kidney function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23361,1181 +23361,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION OF THE ADEQUACY OF DRUG PRESCRIPTIONS IN PATIENTS WITH MODERATE OR ADVANCED CHRONIC KIDNEY DISEASE : RESULTS FROM THE FRENCH CKD-REIN COHORT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solene Laville</w:t>
+                <w:t xml:space="preserve">Evaluation of the adequacy of drug prescriptions in patients with chronic kidney disease: results from the CKD-REIN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène M Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Stengel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (12), pp.2811--2823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy104.FP338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578868v1</w:t>
+                <w:t xml:space="preserve">hal-02003310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the adequacy of drug prescriptions in patients with chronic kidney disease: results from the CKD-REIN cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène M Laville</w:t>
+                <w:t xml:space="preserve">EVALUATION OF THE ADEQUACY OF DRUG PRESCRIPTIONS IN PATIENTS WITH MODERATE OR ADVANCED CHRONIC KIDNEY DISEASE : RESULTS FROM THE FRENCH CKD-REIN COHORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84 (12), pp.2811--2823. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.13738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy104.FP338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003310v1</w:t>
+                <w:t xml:space="preserve">hal-03578868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between metformin use and below-the-knee arterial calcification score in type 2 diabetic patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Randomized Clinical Trial of Sevelamer Carbonate on Serum Klotho and Fibroblast Growth Factor 23 in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Mary</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh El Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Hartemann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salim Kemel</w:t>
+                <w:t xml:space="preserve">Pablo Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-017-0509-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1930-1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.03030317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555488v1</w:t>
+                <w:t xml:space="preserve">hal-03574250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study (vol 32, pg 870, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najeh El Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (9), pp.1597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfx249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Association of Serum Free Light Chains With Mortality and Progression to End-Stage Renal Disease in Chronic Kidney Disease: Systematic Review and Individual Patient Data Meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. S. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon D. S. Fraser</w:t>
+                <w:t xml:space="preserve">Anthony Fenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Fenton</w:t>
+                <w:t xml:space="preserve">Scott Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Harris</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adam Shardlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayo Clinic Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92 (11), pp.1671-1681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mayocp.2017.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum microRNAs are altered in various stages of chronic kidney disease: a preliminary study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between metformin use and below-the-knee arterial calcification score in type 2 diabetic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brigant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ziad Massy</w:t>
+                <w:t xml:space="preserve">Agnes Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mckay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Carole Elodie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.30-37. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfw060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12933-017-0509-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790133v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drugs that mostly frequently induce acute kidney injury: a case - noncase study of a pharmacovigilance database</w:t>
+                <w:t xml:space="preserve">Serum microRNAs are altered in various stages of chronic kidney disease: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pierson-Marchandise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Moragny</w:t>
+                <w:t xml:space="preserve">Benjamin Brigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Micallef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Gaboriau</w:t>
+                <w:t xml:space="preserve">Nathalie Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.13216⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfw060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574256v1</w:t>
+                <w:t xml:space="preserve">hal-01790133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Clinical Trial of Sevelamer Carbonate on Serum Klotho and Fibroblast Growth Factor 23 in CKD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">The drugs that mostly frequently induce acute kidney injury: a case - noncase study of a pharmacovigilance database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pierson-Marchandise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Ryckelynck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najeh El Esper</w:t>
+                <w:t xml:space="preserve">Joelle Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Urena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
+                <w:t xml:space="preserve">Louise Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (12), pp.1930-1940. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (6), pp.1341-1349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2215/CJN.03030317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574250v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najeh El Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (5), pp.870-879. </w:t>
@@ -24567,1253 +24567,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attainment of guideline targets in EURODOPPS haemodialysis patients: are differences related to a country's healthcare expenditure and nephrologist workforce?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">THE IMPACT OF SEVELAMER ON GUT DERIVED UREMIC TOXINS LEVELS : RESULTS FROM A MULTICENTER, DOUBLE BLIND, RANDOMIZED, PLACEBO CONTROLLED CLINICAL TRIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karlijn J. van Stralen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronald L. Pisoni</w:t>
+                <w:t xml:space="preserve">Jennifer Romezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh El Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 32 (10), pp.1737-1749. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578871v1</w:t>
+                <w:t xml:space="preserve">hal-03564814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The drugs that most frequently induce acute kidney injury: a case-noncase study of pharmacovigilance database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierson-Marchandise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (1, SI), pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE IMPACT OF SEVELAMER ON GUT DERIVED UREMIC TOXINS LEVELS : RESULTS FROM A MULTICENTER, DOUBLE BLIND, RANDOMIZED, PLACEBO CONTROLLED CLINICAL TRIAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Attainment of guideline targets in EURODOPPS haemodialysis patients: are differences related to a country's healthcare expenditure and nephrologist workforce?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Najeh El Esper</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlijn J. van Stralen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergus Caskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Tentori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald L. Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 32 (3), pp.199</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 32 (10), pp.1737-1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfw409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564814v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of advanced age with concentrations of uraemic toxins in CKD</w:t>
+                <w:t xml:space="preserve">In geriatric patients, delirium symptoms are related to the anticholinergic burden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merita Rroji</w:t>
+                <w:t xml:space="preserve">Moustafa Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunny Eloot</w:t>
+                <w:t xml:space="preserve">Jadwiga Zmudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemie Dhondt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Griet Glorieux</w:t>
+                <w:t xml:space="preserve">Sanaa Hannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40620-015-0195-z⟩</w:t>
+              <w:t xml:space="preserve">Geriatrics &amp; Gerontology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.424-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggi.12485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948722v1</w:t>
+                <w:t xml:space="preserve">hal-03948894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-methyl-2-pyridone-5-carboxamide (2PY)-Major Metabolite of Nicotinamide: An Update on an Old Uremic Toxin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Vascular calcifications, the hidden side effects of vitamin K antagonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subashini Vengadessane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Mary</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampiero Bricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins8110339⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (4), pp.355-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568256v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In geriatric patients, delirium symptoms are related to the anticholinergic burden</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Serot</w:t>
+                <w:t xml:space="preserve">Association of advanced age with concentrations of uraemic toxins in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merita Rroji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny Eloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Dhondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Biesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griet Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geriatrics &amp; Gerontology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggi.12485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-015-0195-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03948894v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular calcifications, the hidden side effects of vitamin K antagonists</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Subashini Vengadessane</w:t>
+                <w:t xml:space="preserve">N-methyl-2-pyridone-5-carboxamide (2PY)-Major Metabolite of Nicotinamide: An Update on an Old Uremic Toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giampiero Bricca</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (4), pp.355-363. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2015.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins8110339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564817v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and validation of an adverse drug reaction preventability score for bleeding due to vitamin K antagonists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Protein-bound toxins: has the Cinderella of uraemic toxins turned into a princess?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie-Marie Scailteux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad A. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000004762⟩</w:t>
+              <w:t xml:space="preserve">Clinical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130 (23), pp.2209-2216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/CS20160393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563588v1</w:t>
+                <w:t xml:space="preserve">hal-03578874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-bound toxins: has the Cinderella of uraemic toxins turned into a princess?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adaptation and validation of an adverse drug reaction preventability score for bleeding due to vitamin K antagonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie-Marie Scailteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moragny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Villain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 130 (23), pp.2209-2216. </w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/CS20160393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000004762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578874v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPLEMENTATION OF GUIDELINES ON MINERAL BONE DISEASE IN EUROPE, RESULTS FROM EURODOPPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlijn J. van Stralen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Tentori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25862,342 +25862,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of Indoxyl Sulfate in Kidney Transplant Patients, and the Relationship With Hard Outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">European disparity in drugs prescription in hemodialysis patients - Results from EURODOPPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Francois Westeel</w:t>
+                <w:t xml:space="preserve">K. van Stralen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tentori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1, SI), pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574435v1</w:t>
+                <w:t xml:space="preserve">hal-03578876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European disparity in drugs prescription in hemodialysis patients - Results from EURODOPPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Levels of Indoxyl Sulfate in Kidney Transplant Patients, and the Relationship With Hard Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. van Stralen</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad A. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jager</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Tentori</w:t>
+                <w:t xml:space="preserve">Pierre Francois Westeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (3), pp.722-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1253/circj.CJ-15-0949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578876v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Pathophysiological mechanisms of vascular calcification].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bargnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26313,51 +26313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Piéroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.323-32. </w:t>
@@ -26395,64 +26395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulceration of the oral mucosa following direct contact with ferrous sulfate in elderly patients: a case report and a review of the French National Pharmacovigilance Database.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26529,51 +26529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular calcification in patients with type 2 diabetes: the involvement of matrix Gla protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourron Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26702,64 +26702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (4), pp.412. </w:t>
@@ -26823,64 +26823,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26970,51 +26970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27059,645 +27059,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of 5-HT2A receptors upregulates the function of the neuronal K-Cl cotransporter KCC2</w:t>
+                <w:t xml:space="preserve">Is the effect of mobile phone radiofrequency waves on human skin perfusion non-thermal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bos</w:t>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sadlaoud</w:t>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boulenguez</w:t>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Buttigieg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (1), pp.348-353. </w:t>
+              <w:t xml:space="preserve">Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (7), pp.629-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1213680110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/micc.12062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009356v1</w:t>
+                <w:t xml:space="preserve">ineris-00961812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the effect of mobile phone radiofrequency waves on human skin perfusion non-thermal ?</w:t>
+                <w:t xml:space="preserve">Activation of 5-HT2A receptors upregulates the function of the neuronal K-Cl cotransporter KCC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Loos</w:t>
+                <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Thuróczy</w:t>
+                <w:t xml:space="preserve">K. Sadlaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ghosn</w:t>
+                <w:t xml:space="preserve">P. Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">D. Buttigieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microcirculation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (7), pp.629-636. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp.348-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/micc.12062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1213680110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961812v1</w:t>
+                <w:t xml:space="preserve">hal-02009356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Free Light Chain Levels, and Disease Progression and Mortality in Chronic Kidney Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of Nicotinamide to Treat Hyperphosphatemia in Dialysis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horst-Dieter Lemke</w:t>
+                <w:t xml:space="preserve">Pauline Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Vanholder</w:t>
+                <w:t xml:space="preserve">Albert Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins5112058⟩</w:t>
+              <w:t xml:space="preserve">Drugs in R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40268-013-0024-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139791v1</w:t>
+                <w:t xml:space="preserve">hal-04139792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Nicotinamide to Treat Hyperphosphatemia in Dialysis Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between Free Light Chain Levels, and Disease Progression and Mortality in Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Fournier</w:t>
+                <w:t xml:space="preserve">Horst-Dieter Lemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brazier</w:t>
+                <w:t xml:space="preserve">Raymond Vanholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs in R&amp;D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (3), pp.165-173. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (11), pp.2058-2073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40268-013-0024-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins5112058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139792v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The clinical impact of plasma leptin levels in a cohort of chronic kidney disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Bueno De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirokazu Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.63-70. </w:t>
@@ -27748,90 +27748,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The clinical impact of plasma leptin levels in a cohort of chronic kidney disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirokazu Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (1), pp.165</w:t>
@@ -27860,64 +27860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does P-Cresylglucuronide Have the Same Impact on Mortality as Other Protein-Bound Uremic Toxins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griet Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28007,51 +28007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FGF23 is independently associated with vascular calcification but not bone mineral density in patients at various CKD stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28153,64 +28153,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimated Glomerular Filtration Rate Is a Poor Predictor of the Concentration of Middle Molecular Weight Uremic Solutes in Chronic Kidney Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neirynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Eloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griet Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela V. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28274,103 +28274,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of GSM 900 MHz on middle cerebral artery blood flow assessed by transcranial doppler sonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 178 (6), pp.543-550. </w:t>
@@ -28421,90 +28421,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic implications of plasma myoglobin levels in patients with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neirynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griet Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (11), pp.959-968. </w:t>
@@ -28542,103 +28542,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma beta-2 microglobulin is associated with cardiovascular disease in uremic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neirynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griet Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82 (12), pp.1297-1303. </w:t>
@@ -28702,77 +28702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela V. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (4), pp.219-224. </w:t>
@@ -28848,51 +28848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela V. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Kretschmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28927,616 +28927,2046 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000321520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticholinergic burden and chronic kidney disease progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPICLIN 2026, 20e Conférence francophone d’Épidémiologie Clinique, 33es journées des statisticiens des Centres de Lutte Contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Montpellier, France. pp.203436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2026.203436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#2591 The anticholinergic burden in patients with chronic kidney disease: patterns, risk factors, and the link with cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62nd ERA Congress, 4-7 June 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Renal Association, Jun 2025, Vienna (Austria), Austria. pp.Meeting Abstract 2591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.1450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#1676 Association between furosemide and serum uremic toxins levels in patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Amine Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62nd ERA Congress, 4-7 June 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Renal Association, Jun 2025, Vienna (Austria), Austria. pp.Meeting Abstract 1676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaf116.0524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACHIEVEMENT OF LOW-DENSITY LIPOPROTEIN CHOLESTEROL EUROPEAN SOCIETY OF CARDIOLOGY TARGETS IN CHRONIC KIDNEY DISEASE: A PROSPECTIVE COHORT STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56th Congress of the European-Renal-Association (ERA)-European-Dialysis-and-Transplant-Association (EDTA) - Burden, Access and Disparities in Kidney Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets thermiques locaux potentialisés par les effets des ondes radiofréquences émises par téléphonie mobile sur la vasomotricité cutanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets spécifiques de l'exposition radiofréquence de téléphone mobile sur le tonus vasomoteur cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et Toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation : a transcranial doppler study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation in young healthy subjects : a transcranial Doppler study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Workshop on Biological Effects of Electromagnetic Fields (IWSBEEMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Malte, Malta. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of the skin vasoconstrictor tone by 900 Mhz GSM radiofrequency field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acute effects of radiofrequency exposure to mobile phone upon human cutaneous microvascular tone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets spécifiques d'une exposition aux ondes radiofréquences de téléphone mobile sur le contrôle nerveux autonome du tonus vasomoteur cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.143-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticholinergic drugs and anticholinergic adverse drug reactions: Insights from pharmacovigilance reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. E. Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Grenoble, France. Wiley, Fundamental &amp; Clinical Pharmacology, 39 (S1), pp.PS-068, 2025, Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, 24 June 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polypharmacy and chronic kidney disease: A dangerous combination ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Grenoble, France. Wiley, Fundamental &amp; Clinical Pharmacology, 39 (S1), pp.PS-037, 2025, Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, 24 June 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Plasma Alpha 1-Antitrypsin Levels and Kidney Failure in Patients with CKD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Beta-Blocker Prescriptions in Nondialysis-Dependent Patients with CKD: The French CKD-REIN Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, San Diego (CA), United States. Journal of American Society of Nephrology, 35 (10S), pp.SA-PO1105, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2024fhch029h⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2024, San Diego (CA), United States. Journal of American Society of Nephrology, 35 (10S), pp.FR-PO1124, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2024avm1v4gv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070640v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-Blocker Prescriptions in Nondialysis-Dependent Patients with CKD: The French CKD-REIN Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Association between Plasma Alpha 1-Antitrypsin Levels and Kidney Failure in Patients with CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Créon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ziad Massy</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, San Diego (CA), United States. Journal of American Society of Nephrology, 35 (10S), pp.FR-PO1124, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2024avm1v4gv⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2024, San Diego (CA), United States. Journal of American Society of Nephrology, 35 (10S), pp.SA-PO1105, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2024fhch029h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069443v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AKI as a Key Predictor of Cardiovascular Events in Patients with CKD: The CKD-REIN Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29558,1805 +30988,509 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, San Diego (CA), United States. Journal of American Society of Nephrology, 35 (10S), pp.FR-PO370, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1681/ASN.2024bzje0ae9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PS-011. Skin necrosis after subcutaneously administered ceftriaxone: Cases notified to the French national pharmacovigilance database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. E. Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Limoges (France), France. Fundamental and Clinical Pharmacology, 37 (S1), pp.92-209, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fcp.12908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic microbiome and chronic kidney disease: insights from the CKD-REIN cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Laiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Koppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Amine Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 9th International Human Microbiome Consortium (IHMC) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713459v1</w:t>
-              </w:r>
-[...1294 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle-Molecule Uremic Toxins and Outcomes in Chronic Kidney Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad A. Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronco, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXPANDED HEMODIALYSIS: INNOVATIVE CLINICAL APPROACH IN DIALYSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 191, pp.8-17, 2017, Contributions to Nephrology, 978-3-318-06117-8; 978-3-318-06116-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000479252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId894"/>
+      <w:footerReference w:type="default" r:id="rId898"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31503,51 +31637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Houssam Al Balkhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moragny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.70473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Levassort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boucquemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.106469" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05461488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline-Eva Pecquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pinel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40264-025-01643-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Guedes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frimat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-026-01056-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Augey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Berdougo-Tritz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mbarek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jadoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfag034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pauwels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2026.03.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05604059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mouheb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion P&#233;pin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.106552" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25632-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04946396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eriksdotter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Hafez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumonto Mitra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bruchfeld" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04877389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-024-02179-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05416239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Raina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Nair" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Kumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Doshi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar-de Pinho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05368588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Gall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harambat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Dr&#252;eke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf221" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Okwieka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000000797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05590395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wagner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovambattista Capasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattace-Raso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae229" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam-Amine Larabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17110541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pluquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kamel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf336" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Laville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Okwieka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0542" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Zoccali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mallamaci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten a Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Unwin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Nedergaard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae259" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05375779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giannakou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bobot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae264" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Mernissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spicher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1537" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05328510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanbo Zhu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Tan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Johnell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01883-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05178823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mbarek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.70037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05093949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.05.037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05145108v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brazier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26136328" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.04.040" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05590446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Andrade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maie Bachmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Fridolin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae256" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349381v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0543" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05375308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.08.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05101760v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costes-Albrespic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alencar de Pinho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Massy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.05.048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04993584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frey-Wagner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae253" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Hamidou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sobhy Danial" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Balcaen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14062000" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05129261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000000862" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf125" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf196" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Levassort" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0495" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0485" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05038599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varennes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Soudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.01.037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04993600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariadelina Simeoni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mulholland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biruh Workeneh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capasso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae249" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04794868v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Vendar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gras-Champel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae357" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04484106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhara Diawara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.15507" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04835354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Minutolo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Floege" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae380" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ure&#241;a-Torres" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh El Esper" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae343" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04639466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1375838" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.689" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684809v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Stengel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moutard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.047" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684240v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.1165" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04813727v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.19283" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04731989v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xkme.2024.100912" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faucon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2024.04.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vacher Coponat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae042" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04616822v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Pe&#353;i&#263;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goce Spasovski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae174" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.078" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costes -Albrespi Margaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liabeuf Sophie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laville Solene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massy Ziad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0001020936.76632.49" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04661492v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16070326" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansencal Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.051" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483201v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.02.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangela Barbieri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiodini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiacomo Di Gennaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107146" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04759955v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20242w670vb7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626802v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae046" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04720847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolignano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gallo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae294" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Florens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aymes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gauthier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.113" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561915v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Oosting" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M.T. Colombijn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Kaasenbrood" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000000000000447" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04837069v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae337" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04125000v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Drueke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.10.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239445v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Nazoiri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Nowak" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad217" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192948v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Golenia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Malyszko" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1215583" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580943v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1664a" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137872v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Klimkowicz-Mrowiec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Delgado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Carriazo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15928" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264875v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carina Ferreira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfad239" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580933v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1379a" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaldas Maciulaitis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfad241" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284734v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad235" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lenglet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03306-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172553v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demagny" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Le Guyader" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Renou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2023.117498" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021946v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batteux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Masmoudi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfac265" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580927v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delannoy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S11044c" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04196983v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063c_4457" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04032437v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30902-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04288693v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2023.09.012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335540v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfad248" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321443v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad244" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167331v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.35" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04089104v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15040276" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580938v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1659b" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04196957v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063d_5647" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03712136v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Batteux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bennis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodeau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masmoudi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Hurtel-Lemaire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732939v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Turinici" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Cheddani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac071.034" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732945v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar De Pinho" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659986v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040280" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03957951v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2022-330347" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595112v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14010015" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641408v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Stafim Da Cunha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Amaral Bueno Azevedo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Falconi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fogaca Ruiz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14030177" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832989v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lemaire-Hurtel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab114" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792025v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne M. Laville" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14090637" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03712137v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dernoncourt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gras-Champel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732935v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne M Laville" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Couturier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad A. Massy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.11.027" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011643v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Arici" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab339" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760907v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab249" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752850v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamroun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Speyer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayav" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouque" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac009" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740515v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amayelle Rey" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.899164" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578427v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maie Bachman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab262" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578461v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schmit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bloch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1713-4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03712138v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnifico" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03819929v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balcaen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-021-01174-z" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03735623v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12758" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838383v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Faye" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y. Omorou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.06140522" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717300v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac045" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564792v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dernoncourt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmidt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhaut" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras-Champel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12695" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03870209v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40259-022-00564-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194829v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Andr&#233; Massy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.11.023" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344370v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fages" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. De Pinho" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lange" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab170" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688195v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Laville" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bieber" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stengel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.06.004" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587209v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villain" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metzger" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laville" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.10.019" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578405v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Snanoudj" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa026" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565099v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578462v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab154" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564790v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hurtel-Lemaire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2021.116137" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578402v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578403v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578401v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piedeloup" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572443v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene M. Laville" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chillon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020091" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578464v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gras" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moragny" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaunay" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laugier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.02.003" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344399v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Massy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolla" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri&#232;res" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruckert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-021-01086-y" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03451534v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Franssen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Viggiano" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab223" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270687v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cts.13084" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578404v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bieber" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493124v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marienne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caillard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.011" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564796v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaucher" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Adda" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sejourne" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joachim" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1758835921996656" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578400v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Champel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287335v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenglet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Rahali" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-021-00350-7" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564795v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaby Guillaume" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359211000591" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578571v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Baud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Albucher" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkebil" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2021.05.007" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328424v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa164" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564802v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14489" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295895v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Filipchuk" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pambo-Pambo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.03.015" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573038v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lando" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brazier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desailly-Henry" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958497v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/cjn.01030120" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578660v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Llopis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Muller" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.06.001" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564798v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12110715" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573041v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062031" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230919v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Haymann" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa120" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578661v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Masmoudi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Edouard Merle" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.07.004" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269073v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14713" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490861v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Titeca-Beauport" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cluet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122234" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572053v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Villain" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfz063" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564801v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvaa062" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03346161v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Six" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Flissi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060404" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578662v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Karaboyas" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich K. Port" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Locatelli" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Cases" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.003" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564799v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20953357" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492616v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Bertrand" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piedeloup" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mattoug" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.11.001" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493748v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gras" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Champel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.02.019" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578807v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.26637" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487829v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Mccullough" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Young" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pisoni" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarcy Zee" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2019.115058" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578811v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz103.SP211" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578809v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13924" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578812v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrieres" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruckert" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lange" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz106.FP384" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807654v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquelinet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy058" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125115v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubert" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amouyal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kemel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajat-Kiss" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13098-019-0429-7" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625556v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41101-8" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578806v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-2011-y" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578808v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz106.FP376" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02378942v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.07.014" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195307v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Esper" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Urena" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11050279" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564806v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mahboud" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13853" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578810v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Taupin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40265-019-01118-9" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578813v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Veldeman" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Vanmassenhove" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Biesen" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11255-018-2056-x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578805v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Sajjad" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Kramer" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz049" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578865v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy212" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578869v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Reichel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564973v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Massy" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourron" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.04.008" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578867v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060229" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164800v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourdinier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schepers" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glorieux" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.293" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572445v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puy" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desjardins" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.neuropsych.18030047" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578866v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquelinet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578868v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy104.FP338" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003310v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13738" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555488v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hartemann" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elodie Aubert" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-017-0509-7" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564975v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brisset" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Mansour" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx249" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578870v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. S. Fraser" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fenton" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Harris" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Shardlow" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2017.08.021" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790133v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigant" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw060" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574256v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierson-Marchandise" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaboriau" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13216" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574250v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ryckelynck" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Urena" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.03030317" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564976v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw042" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578871v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlijn J. van Stralen" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Caskey" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tentori" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald L. Pisoni" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw409" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574260v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierson-Marchandise" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micallef" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaboriau" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564814v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Romezin" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948722v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merita Rroji" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Eloot" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Dhondt" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0195-z" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568256v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8110339" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948894v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Naja" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Zmudka" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hannat" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Serot" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.12485" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFGDBS1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564817v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subashini Vengadessane" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bricca" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2015.12.004" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563588v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Marie Scailteux" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Masson" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000004762" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578874v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Villain" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20160393" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578875v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combre" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty J. Jager" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574435v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Westeel" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1253/circj.CJ-15-0949" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578876v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Stralen" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jager" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tentori" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01773113v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bargnoux" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1044" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756867v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cavalier" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pi&#233;roni" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1043" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00999728v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrejak" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S58394" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989533v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourron Olivier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Vemeer" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Theuwissen" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Magdeleyns" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2840-13-85" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444981v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renard" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-014-0412-5" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444990v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fardellone" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.140239" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444980v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mentaverri" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fardellone" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2327" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02009356v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bos" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sadlaoud" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenguez" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttigieg" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213680110" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139791v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst-Dieter Lemke" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5112058" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139792v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guffroy" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fournier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-013-0024-6" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139795v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bueno De Oliveira" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Okazaki" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfs176" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139794v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. De Oliveira" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139793v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067168" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139799v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desjardins" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-D. Lemke" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1838-0" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-60TT7QRT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139798v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neirynck" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V. Barreto" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fellype C. Barreto" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044201" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963406v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3007.1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139797v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000124" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139796v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2012.301" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139714v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nollet" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2010.12.009" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTJFJ0K7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139800v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kretschmer" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000321520" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471346v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Pecquet" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gras" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schiro" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinel" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471237v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouheb" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070640v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;on" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Klein" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2024fhch029h" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069443v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2024avm1v4gv" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070904v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2024bzje0ae9" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04265955v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massy" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauge" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12908" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713459v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Laiola" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448980v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1450" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448627v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0524" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969900v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973681v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970962v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970998v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976314v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578873v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479252" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-VJB8LJFB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05461488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline-Eva Pecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moragny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40264-025-01643-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Houssam Al Balkhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.70473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Levassort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hassan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boucquemont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.106469" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Guedes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frimat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-026-01056-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Augey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Berdougo-Tritz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mbarek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jadoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfag034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pauwels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2026.03.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05604059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mouheb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion P&#233;pin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.106552" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25632-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Mernissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spicher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kamel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Okwieka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1537" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Okwieka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000000797" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05178823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mbarek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.70037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05375779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giannakou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bobot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae264" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05328510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanbo Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eriksdotter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Tan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Johnell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01883-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Zoccali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mallamaci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten a Wagner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Unwin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Nedergaard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae259" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05093949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.05.037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pluquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf336" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Laville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04946396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Hafez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumonto Mitra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bruchfeld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05590395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovambattista Capasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattace-Raso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae229" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04877389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-024-02179-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05416239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Raina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Nair" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Kumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Doshi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar-de Pinho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf346" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05129261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000000862" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05368588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Gall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harambat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Dr&#252;eke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf221" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam-Amine Larabi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17110541" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05145108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brazier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26136328" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.04.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05590446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Andrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maie Bachmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Fridolin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae256" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349381v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0543" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Hamidou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sobhy Danial" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Balcaen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14062000" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05375308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.08.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04993584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frey-Wagner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05101760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costes-Albrespic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alencar de Pinho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Massy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.05.048" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf125" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Levassort" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0495" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0485" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05038599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varennes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Soudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.01.037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04993600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariadelina Simeoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mulholland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biruh Workeneh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capasso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae249" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf196" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627418v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faucon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2024.04.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vacher Coponat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae042" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04813727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.19283" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04731989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xkme.2024.100912" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Stengel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moutard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.047" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gras-Champel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.1165" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04794868v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Vendar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae357" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04484106v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhara Diawara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.15507" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04639466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1375838" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04835354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Minutolo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Floege" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae380" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784563v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ure&#241;a-Torres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh El Esper" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae343" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.689" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04616822v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Pe&#353;i&#263;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goce Spasovski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae174" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.078" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costes -Albrespi Margaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liabeuf Sophie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laville Solene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massy Ziad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0001020936.76632.49" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04661492v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16070326" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansencal Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.051" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483201v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.02.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04759955v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20242w670vb7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626802v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae046" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04720847v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolignano" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gallo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae294" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangela Barbieri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiodini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiacomo Di Gennaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107146" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04837069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Florens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aymes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gauthier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae337" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684064v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.113" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04561915v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Oosting" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M.T. Colombijn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Kaasenbrood" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000000000000447" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lenglet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03306-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172553v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demagny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Le Guyader" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Renou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2023.117498" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04125000v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Drueke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.10.018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239445v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Nazoiri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Nowak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad217" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Golenia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Malyszko" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1215583" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Klimkowicz-Mrowiec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Delgado" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Carriazo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15928" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284734v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad235" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaldas Maciulaitis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfad241" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264875v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carina Ferreira" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfad239" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580943v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1664a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580933v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1379a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021946v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batteux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Masmoudi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfac265" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580927v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delannoy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S11044c" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04196983v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063c_4457" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335540v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfad248" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321443v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad244" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04089104v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15040276" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167331v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.35" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04288693v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2023.09.012" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04032437v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30902-7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580938v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1659b" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04196957v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad063d_5647" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792025v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne M. Laville" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14090637" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832989v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lemaire-Hurtel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab114" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03712137v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dernoncourt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bennis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masmoudi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gras-Champel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732935v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne M Laville" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Couturier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641408v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Stafim Da Cunha" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Amaral Bueno Azevedo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Falconi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fogaca Ruiz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14030177" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595112v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14010015" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03712136v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Batteux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Hurtel-Lemaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732939v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Turinici" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Cheddani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac071.034" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732945v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar De Pinho" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03957951v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2022-330347" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659986v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040280" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011643v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Arici" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab339" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611975v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad A. Massy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.11.027" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760907v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab249" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752850v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamroun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Speyer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayav" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouque" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac009" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740515v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amayelle Rey" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.899164" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578427v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maie Bachman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab262" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578461v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schmit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bloch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1713-4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717300v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac045" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03819929v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balcaen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-021-01174-z" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03735623v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12758" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03712138v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnifico" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838383v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Faye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Y. Omorou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.06140522" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194829v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Andr&#233; Massy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.11.023" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03870209v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dernoncourt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40259-022-00564-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564792v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmidt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhaut" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras-Champel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12695" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hurtel-Lemaire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2021.116137" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578402v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578403v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565099v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578462v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab154" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344370v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fages" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. De Pinho" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lange" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab170" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688195v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Laville" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bieber" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stengel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.06.004" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578405v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Snanoudj" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa026" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587209v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metzger" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laville" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.10.019" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578464v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gras" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moragny" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaunay" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laugier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.02.003" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578401v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piedeloup" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572443v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene M. Laville" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chillon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020091" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344399v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Massy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolla" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri&#232;res" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruckert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-021-01086-y" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03451534v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Franssen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Viggiano" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab223" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270687v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cts.13084" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578404v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bieber" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493124v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marienne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caillard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.011" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564796v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaucher" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Adda" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sejourne" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joachim" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1758835921996656" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578400v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Champel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287335v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenglet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Rahali" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-021-00350-7" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564795v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaby Guillaume" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359211000591" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578571v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Baud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Albucher" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkebil" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2021.05.007" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564802v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14489" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295895v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Filipchuk" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pambo-Pambo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.03.015" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328424v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa164" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230919v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Haymann" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa120" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573041v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brazier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062031" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578660v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Llopis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Muller" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.06.001" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564798v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12110715" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573038v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lando" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desailly-Henry" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958497v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/cjn.01030120" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490861v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Titeca-Beauport" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cluet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122234" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578661v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Masmoudi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Edouard Merle" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.07.004" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269073v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14713" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572053v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Villain" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfz063" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564801v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvaa062" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03346161v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Six" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Flissi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060404" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564799v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20953357" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492616v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Bertrand" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piedeloup" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mattoug" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.11.001" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493748v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gras" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Champel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.02.019" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578662v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Karaboyas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich K. Port" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Locatelli" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Cases" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.003" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125115v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubert" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amouyal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kemel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajat-Kiss" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13098-019-0429-7" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807654v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquelinet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy058" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578809v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13924" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578812v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrieres" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruckert" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lange" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz106.FP384" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578807v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.26637" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487829v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Mccullough" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Young" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Pisoni" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarcy Zee" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2019.115058" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578811v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz103.SP211" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625556v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41101-8" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578806v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-2011-y" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578808v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz106.FP376" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02378942v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.07.014" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195307v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Esper" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Urena" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11050279" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564806v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mahboud" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13853" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578805v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Sajjad" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Kramer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz049" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578813v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Veldeman" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Vanmassenhove" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Biesen" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11255-018-2056-x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578810v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Taupin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40265-019-01118-9" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164800v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourdinier" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schepers" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glorieux" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.293" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572445v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puy" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desjardins" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.neuropsych.18030047" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578867v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060229" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578865v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy212" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578869v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Reichel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564973v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Massy" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourron" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.04.008" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578866v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquelinet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003310v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13738" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578868v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy104.FP338" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574250v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ryckelynck" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Urena" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.03030317" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564975v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brisset" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Mansour" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx249" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578870v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. S. Fraser" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fenton" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Harris" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Shardlow" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2017.08.021" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555488v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hartemann" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elodie Aubert" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-017-0509-7" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790133v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigant" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw060" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574256v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierson-Marchandise" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaboriau" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13216" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564976v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw042" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564814v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Romezin" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574260v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierson-Marchandise" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micallef" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaboriau" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578871v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlijn J. van Stralen" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Caskey" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tentori" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald L. Pisoni" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw409" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948894v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Naja" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Zmudka" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hannat" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Serot" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.12485" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFGDBS1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564817v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subashini Vengadessane" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bricca" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2015.12.004" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948722v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merita Rroji" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Eloot" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Dhondt" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0195-z" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568256v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8110339" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578874v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Villain" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20160393" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563588v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Marie Scailteux" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Masson" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000004762" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578875v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combre" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty J. Jager" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578876v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Stralen" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jager" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tentori" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574435v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Westeel" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1253/circj.CJ-15-0949" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01773113v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bargnoux" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1044" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756867v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cavalier" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pi&#233;roni" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1043" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00999728v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrejak" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S58394" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989533v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourron Olivier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Vemeer" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Theuwissen" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Magdeleyns" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2840-13-85" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444981v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renard" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-014-0412-5" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444990v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fardellone" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.140239" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444980v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mentaverri" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fardellone" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2327" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02009356v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bos" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sadlaoud" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenguez" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttigieg" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213680110" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139792v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guffroy" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fournier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-013-0024-6" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139791v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst-Dieter Lemke" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5112058" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139795v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bueno De Oliveira" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Okazaki" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfs176" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139794v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. De Oliveira" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139793v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067168" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139799v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desjardins" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-D. Lemke" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1838-0" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-60TT7QRT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139798v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neirynck" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V. Barreto" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fellype C. Barreto" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044201" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963406v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3007.1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139797v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000124" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139796v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2012.301" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139714v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nollet" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2010.12.009" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTJFJ0K7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139800v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kretschmer" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000321520" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05628940v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouheb" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levassort" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;pin" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203436" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448980v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.1450" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448627v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaf116.0524" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969900v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976314v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970998v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973681v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970962v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471346v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Pecquet" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gras" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schiro" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinel" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471237v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069443v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2024avm1v4gv" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070640v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;on" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Klein" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2024fhch029h" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070904v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2024bzje0ae9" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04265955v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massy" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauge" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12908" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713459v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Laiola" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578873v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479252" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-VJB8LJFB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>