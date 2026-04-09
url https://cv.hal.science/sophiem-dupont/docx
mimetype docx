--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -377,295 +377,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography of endangered juvenile green turtles in face of environmental changes: 10 years of capture-mark-recapture efforts in Martinique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Priam</w:t>
+                <w:t xml:space="preserve">Approaches and methods to study wildlife cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuul Sepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585210v1</w:t>
+                <w:t xml:space="preserve">hal-04695424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches and methods to study wildlife cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tuul Sepp</w:t>
+                <w:t xml:space="preserve">Demography of endangered juvenile green turtles in face of environmental changes: 10 years of capture-mark-recapture efforts in Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Habold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Priam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291, pp.110471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695424v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized protocol for assessing the performance of automatic detection systems used in onshore wind power plants to reduce avian mortality</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does maternal age influence reproductive performance and offspring phenotype in the snow petrel (Pagodroma nivea)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1185,308 +1185,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No trans-generational maternal effects of early-life corticosterone exposure on neophobia and antipredator behaviour in the house sparrow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Home alone!” influence of nest parental attendance on offspring behavioral and hormonal stress responses in an Antarctic seabird, the snow petrel (Pagodroma nivea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Marasco</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charline Parenteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10164-021-00712-3⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.104962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2021.104962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343258v1</w:t>
+                <w:t xml:space="preserve">hal-03174399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Home alone!” influence of nest parental attendance on offspring behavioral and hormonal stress responses in an Antarctic seabird, the snow petrel (Pagodroma nivea).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Delord</w:t>
+                <w:t xml:space="preserve">No trans-generational maternal effects of early-life corticosterone exposure on neophobia and antipredator behaviour in the house sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Marasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacquelyn Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Parenteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131, pp.104962. </w:t>
+              <w:t xml:space="preserve">Journal of Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (3), pp.429-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2021.104962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10164-021-00712-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174399v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do repeated captures and handling affect phenotype and survival of growing Snow Petrel (Pagodroma nivea)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,51 +1494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43, pp.637-646. </w:t>
@@ -1576,90 +1576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-natal corticosterone exposure affects ornaments in adult male house sparrows (Passer domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacquelyn Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 276, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1705,103 +1705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slowing down the metabolic engine: impact of early-life corticosterone exposure on adult metabolism in house sparrows ( Passer domesticus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacquelyn Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222, pp.jeb.211771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1984,51 +1984,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des conditions de développement sur le phénotype des oiseaux, de l’éclosion à l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de La Rochelle, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LAROS019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2224,51 +2224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376848v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123332" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lelong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Priam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-025-01701-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110471" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Duffy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1372096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pallud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05451-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Grace" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-021-00712-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2021.104962" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-020-02666-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F7MCWTP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.211771" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Guinnefollau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.36467" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LAROS019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376848v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123332" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lelong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Priam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-025-01701-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Duffy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1372096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pallud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05451-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2021.104962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Grace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-021-00712-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-020-02666-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F7MCWTP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.211771" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Guinnefollau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.36467" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LAROS019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>