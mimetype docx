--- v1 (2026-04-09)
+++ v2 (2026-05-20)
@@ -377,295 +377,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches and methods to study wildlife cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tuul Sepp</w:t>
+                <w:t xml:space="preserve">Demography of endangered juvenile green turtles in face of environmental changes: 10 years of capture-mark-recapture efforts in Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Habold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Priam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14144⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291, pp.110471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695424v1</w:t>
+                <w:t xml:space="preserve">hal-04585210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography of endangered juvenile green turtles in face of environmental changes: 10 years of capture-mark-recapture efforts in Martinique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Priam</w:t>
+                <w:t xml:space="preserve">Approaches and methods to study wildlife cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuul Sepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 291, pp.110471. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585210v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized protocol for assessing the performance of automatic detection systems used in onshore wind power plants to reduce avian mortality</w:t>
               </w:r>
@@ -917,628 +917,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure to tebuconazole alters thyroid hormones and plumage quality in house sparrows (Passer domesticus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does maternal age influence reproductive performance and offspring phenotype in the snow petrel (Pagodroma nivea)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bellot</w:t>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brischoux</w:t>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dupont</w:t>
+                <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Marie Pallud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.63-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-28259-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-023-05451-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145278v1</w:t>
+                <w:t xml:space="preserve">hal-04257564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does maternal age influence reproductive performance and offspring phenotype in the snow petrel (Pagodroma nivea)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Chronic exposure to tebuconazole alters thyroid hormones and plumage quality in house sparrows (Passer domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pallud</w:t>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203, pp.63-78. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-023-05451-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-28259-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257564v1</w:t>
+                <w:t xml:space="preserve">hal-04145278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Home alone!” influence of nest parental attendance on offspring behavioral and hormonal stress responses in an Antarctic seabird, the snow petrel (Pagodroma nivea).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No trans-generational maternal effects of early-life corticosterone exposure on neophobia and antipredator behaviour in the house sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Parenteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeria Marasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacquelyn Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2021.104962⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (3), pp.429-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10164-021-00712-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174399v1</w:t>
+                <w:t xml:space="preserve">hal-03343258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No trans-generational maternal effects of early-life corticosterone exposure on neophobia and antipredator behaviour in the house sparrow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacquelyn Grace</w:t>
+                <w:t xml:space="preserve">“Home alone!” influence of nest parental attendance on offspring behavioral and hormonal stress responses in an Antarctic seabird, the snow petrel (Pagodroma nivea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charline Parenteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (3), pp.429-437. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.104962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10164-021-00712-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2021.104962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343258v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do repeated captures and handling affect phenotype and survival of growing Snow Petrel (Pagodroma nivea)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43, pp.637-646. </w:t>
@@ -1576,90 +1576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-natal corticosterone exposure affects ornaments in adult male house sparrows (Passer domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacquelyn Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 276, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1705,103 +1705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slowing down the metabolic engine: impact of early-life corticosterone exposure on adult metabolism in house sparrows ( Passer domesticus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacquelyn Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222, pp.jeb.211771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1984,51 +1984,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des conditions de développement sur le phénotype des oiseaux, de l’éclosion à l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de La Rochelle, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LAROS019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2224,51 +2224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376848v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123332" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lelong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Priam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-025-01701-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Duffy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1372096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pallud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05451-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2021.104962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Grace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-021-00712-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-020-02666-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F7MCWTP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.211771" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Guinnefollau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.36467" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LAROS019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376848v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gaffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123332" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lelong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Priam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-025-01701-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110471" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Duffy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1372096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pallud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05451-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Grace" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-021-00712-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2021.104962" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-020-02666-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F7MCWTP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.211771" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Guinnefollau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.36467" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LAROS019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>