--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -66,642 +66,642 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIABIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture de l'épigravettien terminal en plein-air à Cuges-les-Pins (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lisfranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hasler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boulestin, Bruno; Averbough, Aline; Courtaud, Patrice; Kacki, Sacha; Maureille, Bruno; Tillier, Anne-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominique Henry-Gambier, itinéraires d'une paléoanthropologue, du terrain aux interprétations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Ausonius éditions, pp.159-178, 2025, Travaux d'Archéologie Funéraire Thanat'Os, 978-2356136206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de sécurité et de restauration dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir en situation d'incertitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.309-326, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric robustness of viability kernels and resilience basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Deffuant; Nigel Gilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viability and resilience of complex systems: concepts, methods and case studies from ecology and society.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.193-218, 2011, Understanding Complex Systems, 978-3642204227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20423-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel time tubes regulating transportation traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear analysis and optimization: II: Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Mathematical Society, pp.1-25, 2010, Contemporary Mathematics, vol .514, -10 0-8218-4835-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593692v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-04918181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -732,51 +732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using System Modularity to Simplify Viability Studies: An Application to a Farm-Restaurant Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -823,64 +823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving viability problems in dynamic games using individual strategies derived from guaranteed viability kernels: Application to an agricultural cooperative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lavallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -966,51 +966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 207, pp.103635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability, efficiency, resilience and equity: using very diverse indicators to deal with uncertainties of future events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Smadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1187,51 +1187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness to import declines of three types of European farming systems assessed with a dynamic nitrogen flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,64 +1291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating shocks in the state space: Characterizing robustness and building increasingly robust evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (1), pp.490-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1516,64 +1516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro/macro viability analysis of individual-based models: Investigation into the viability of a stylized agricultural cooperative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1633,64 +1633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling geometric analysis and viability theory for system exploration: Application to a living food system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,64 +1767,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability analysis: Viability concepts to consider transient and asymptotical dynamics in socio-ecological tourism-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 251, pp.103-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1910,51 +1910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (2), pp.312 - 319. </w:t>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (5), pp.933 - 937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2255,51 +2255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anti-diffusive scheme for viability problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,64 +2395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Evolutionary Control Laws for Viability Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Squillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,51 +2525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitments between managers in order to guarantee viability of a collective installation with different activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2607,77 +2607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Resilience of Socio-Ecosystems: Coupling Viability Theory and Active Learning with kd-Trees. Application to Bilingual Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Aldama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2728,64 +2728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme d'approximation du noyau de viabilité avec procédure de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2823,64 +2823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of viability models in a serious game for the management of protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,90 +2935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition linguistique : stratégies pour favoriser la coexistence durable en présence de bilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Colloque de l'Association de Science Régionale de Langue Française 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second International Conference on Culture and Computing (Culture and Computing 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.15-20, </w:t>
@@ -3171,269 +3171,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the Result of a Classifier to the End-User: Geometric-based Sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Indicateurs dynamiques de gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23èmes Entretiens Jacques Cartier, "Vulnérabilité et résilience des écosystèmes aquatiques : de l'évaluation à un fonctionnement durable - une utopie ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France. pp.6-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291271v1</w:t>
+                <w:t xml:space="preserve">hal-02594392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs dynamiques de gestion durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Describing the Result of a Classifier to the End-User: Geometric-based Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Entretiens Jacques Cartier, "Vulnérabilité et résilience des écosystèmes aquatiques : de l'évaluation à un fonctionnement durable - une utopie ?"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.835-840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-606-5-835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594392v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Analysis of a Capture Basin: Application to cheese ripening process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,64 +3484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining a Result to the End-User: A Geometric Approach for Classification Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI Worshop on Explanation-Aware Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Pasadena, California United States. pp.102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3560,260 +3560,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Programming Approach to Viability Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lake eutrophication: Using resilience evaluation to compute sustainable policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Munos</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ADPRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computational Intelligence Society, Apr 2007, Hawai, United States. pp.178-184</w:t>
+              <w:t xml:space="preserve">10th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, AEGEAN, Greece. pp.A-204-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00125423v1</w:t>
+                <w:t xml:space="preserve">hal-00616850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake eutrophication: Using resilience evaluation to compute sustainable policies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Programming Approach to Viability Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, AEGEAN, Greece. pp.A-204-211</w:t>
+              <w:t xml:space="preserve">IEEE ADPRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computational Intelligence Society, Apr 2007, Hawai, United States. pp.178-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616850v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00125423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser des &amp;quot;support vector machines&amp;quot; pour apprendre un noyau de viabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3896,64 +3896,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating Backstop Viability Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3984,64 +3984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Programming Approach to Viability Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4104,64 +4104,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet Déduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience dans les modèles de systèmes écologiques et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. École normale supérieure de Cachan - ENS Cachan, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4377,51 +4377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anti-diffusive scheme for viability problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,51 +4638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dordan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20423-4_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFCAFAC582E4FF66D603FD7736DFB0A435AF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10014-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21604" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castell&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M. Egu&#237;luz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008681" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895881" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aldama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00125423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dordan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20423-4_8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFCAFAC582E4FF66D603FD7736DFB0A435AF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10014-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21604" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castell&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M. Egu&#237;luz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008681" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895881" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aldama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00125423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>