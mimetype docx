--- v1 (2026-04-13)
+++ v2 (2026-05-24)
@@ -66,642 +66,642 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sépulture de l'épigravettien terminal en plein-air à Cuges-les-Pins (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lisfranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulestin, Bruno; Averbough, Aline; Courtaud, Patrice; Kacki, Sacha; Maureille, Bruno; Tillier, Anne-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominique Henry-Gambier, itinéraires d'une paléoanthropologue, du terrain aux interprétations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Ausonius éditions, pp.159-178, 2025, Travaux d'Archéologie Funéraire Thanat'Os, 978-2356136206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicateurs de sécurité et de restauration dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir en situation d'incertitude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.309-326, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometric robustness of viability kernels and resilience basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Deffuant; Nigel Gilbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viability and resilience of complex systems: concepts, methods and case studies from ecology and society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.193-218, 2011, Understanding Complex Systems, 978-3642204227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20423-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travel time tubes regulating transportation traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear analysis and optimization: II: Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Mathematical Society, pp.1-25, 2010, Contemporary Mathematics, vol .514, -10 0-8218-4835-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIABIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918181v1</w:t>
-              </w:r>
-[...469 lines deleted...]
-                <w:t xml:space="preserve">hal-02593692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -713,304 +713,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using System Modularity to Simplify Viability Studies: An Application to a Farm-Restaurant Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving viability problems in dynamic games using individual strategies derived from guaranteed viability kernels: Application to an agricultural cooperative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Lapparent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">François Lavallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-024-10014-w⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.111752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228174v1</w:t>
+                <w:t xml:space="preserve">hal-04740877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving viability problems in dynamic games using individual strategies derived from guaranteed viability kernels: Application to an agricultural cooperative model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using System Modularity to Simplify Viability Studies: An Application to a Farm-Restaurant Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lavallée</w:t>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.111752. </w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.451-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10666-024-10014-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740877v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perennial transitions from market gardening towards mixed fruit tree - vegetable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 207, pp.103635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability, efficiency, resilience and equity: using very diverse indicators to deal with uncertainties of future events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Smadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1187,51 +1187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness to import declines of three types of European farming systems assessed with a dynamic nitrogen flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,64 +1291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating shocks in the state space: Characterizing robustness and building increasingly robust evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (1), pp.490-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1516,64 +1516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro/macro viability analysis of individual-based models: Investigation into the viability of a stylized agricultural cooperative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1633,64 +1633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling geometric analysis and viability theory for system exploration: Application to a living food system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,64 +1767,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability analysis: Viability concepts to consider transient and asymptotical dynamics in socio-ecological tourism-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 251, pp.103-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1910,51 +1910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (2), pp.312 - 319. </w:t>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (5), pp.933 - 937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2255,51 +2255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anti-diffusive scheme for viability problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,64 +2395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Evolutionary Control Laws for Viability Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Squillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,77 +2512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitments between managers in order to guarantee viability of a collective installation with different activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Natural Resource Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Resource Modeling Association, Jun 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2607,77 +2607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Resilience of Socio-Ecosystems: Coupling Viability Theory and Active Learning with kd-Trees. Application to Bilingual Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Aldama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2728,64 +2728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme d'approximation du noyau de viabilité avec procédure de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2823,64 +2823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of viability models in a serious game for the management of protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,90 +2935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition linguistique : stratégies pour favoriser la coexistence durable en présence de bilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Colloque de l'Association de Science Régionale de Langue Française 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurico Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second International Conference on Culture and Computing (Culture and Computing 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.15-20, </w:t>
@@ -3171,269 +3171,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs dynamiques de gestion durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Describing the Result of a Classifier to the End-User: Geometric-based Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Entretiens Jacques Cartier, "Vulnérabilité et résilience des écosystèmes aquatiques : de l'évaluation à un fonctionnement durable - une utopie ?"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.835-840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-606-5-835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594392v1</w:t>
+                <w:t xml:space="preserve">hal-01291271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the Result of a Classifier to the End-User: Geometric-based Sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Indicateurs dynamiques de gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23èmes Entretiens Jacques Cartier, "Vulnérabilité et résilience des écosystèmes aquatiques : de l'évaluation à un fonctionnement durable - une utopie ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France. pp.6-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-606-5-835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291271v1</w:t>
+                <w:t xml:space="preserve">hal-02594392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Analysis of a Capture Basin: Application to cheese ripening process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,64 +3484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining a Result to the End-User: A Geometric Approach for Classification Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI Worshop on Explanation-Aware Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Pasadena, California United States. pp.102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3560,260 +3560,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake eutrophication: Using resilience evaluation to compute sustainable policies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Programming Approach to Viability Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, AEGEAN, Greece. pp.A-204-211</w:t>
+              <w:t xml:space="preserve">IEEE ADPRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computational Intelligence Society, Apr 2007, Hawai, United States. pp.178-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616850v1</w:t>
+                <w:t xml:space="preserve">inria-00125423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Programming Approach to Viability Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lake eutrophication: Using resilience evaluation to compute sustainable policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Munos</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ADPRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computational Intelligence Society, Apr 2007, Hawai, United States. pp.178-184</w:t>
+              <w:t xml:space="preserve">10th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, AEGEAN, Greece. pp.A-204-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00125423v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser des &amp;quot;support vector machines&amp;quot; pour apprendre un noyau de viabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3896,64 +3896,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating Backstop Viability Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3984,64 +3984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Programming Approach to Viability Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4104,64 +4104,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet Déduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience dans les modèles de systèmes écologiques et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. École normale supérieure de Cachan - ENS Cachan, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4377,51 +4377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anti-diffusive scheme for viability problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,51 +4638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dordan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20423-4_8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFCAFAC582E4FF66D603FD7736DFB0A435AF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10014-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21604" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castell&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M. Egu&#237;luz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008681" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895881" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aldama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00125423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dordan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20423-4_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFCAFAC582E4FF66D603FD7736DFB0A435AF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10014-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21604" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castell&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M. Egu&#237;luz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008681" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895881" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aldama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irving" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico Vasconcelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Culture-Computing.2011.12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-835" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00125423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Coquelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>