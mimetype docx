--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -854,235 +854,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend-transformed independent vectors: construction and stochastic comparison results</w:t>
+                <w:t xml:space="preserve">Semiparametric estimate of the efficiency of imperfect maintenance actions for a gamma deteriorating system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. G Badía</w:t>
+                <w:t xml:space="preserve">Gabriel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sangüesa</w:t>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (4), pp.778-804. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.278-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1803322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2019.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917652v1</w:t>
+                <w:t xml:space="preserve">hal-02297709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiparametric estimate of the efficiency of imperfect maintenance actions for a gamma deteriorating system</w:t>
+                <w:t xml:space="preserve">Trend-transformed independent vectors: construction and stochastic comparison results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Salles</w:t>
+                <w:t xml:space="preserve">F. G Badía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bordes</w:t>
+                <w:t xml:space="preserve">C. Sangüesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 206, pp.278-297. </w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (4), pp.778-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2019.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1803322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297709v1</w:t>
+                <w:t xml:space="preserve">hal-02917652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic comparisons of imperfect maintenance models for a gamma deteriorating system</w:t>
               </w:r>
@@ -1556,577 +1556,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and numerical assessment of a maintenance strategy with stock through Piecewise Deterministic Markov Processes and Quasi Monte Carlo methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bivariate failure time model with random shocks and mixed effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Demgne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1748006X17712121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.33-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2016.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576962v1</w:t>
+                <w:t xml:space="preserve">hal-01361399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bivariate failure time model with random shocks and mixed effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and numerical assessment of a maintenance strategy with stock through Piecewise Deterministic Markov Processes and Quasi Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Pham</w:t>
+                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 153, pp.33-51. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231 (4), pp.429-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2016.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1748006X17712121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361399v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A random shock model with mixed effect, including competing soft and sudden failures, and dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance measures for a deteriorating system subject to imperfect maintenance and delayed repairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. T. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.H. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11009-014-9423-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (4), pp.364-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748006X16641789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059774v1</w:t>
+                <w:t xml:space="preserve">hal-01331121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially observed competing degradation processes: modeling and inference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A random shock model with mixed effect, including competing soft and sudden failures, and dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dautrême</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.H. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asmb.2187⟩</w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.377-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-014-9423-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355043v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measures for a deteriorating system subject to imperfect maintenance and delayed repairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. T. Castro</w:t>
+                <w:t xml:space="preserve">Partially observed competing degradation processes: modeling and inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dautrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 230 (4), pp.364-377. </w:t>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1748006X16641789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asmb.2187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331121v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A condition-based imperfect replacement policy for a periodically inspected system with two dependent wear indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2160,51 +2160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended geometric processes: Semiparametric estimation and application to reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2327,252 +2327,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivariate Gamma wear processes for track geometry modelling, with application to intervention scheduling</w:t>
+                <w:t xml:space="preserve">A preventive maintenance policy for a continuously monitored system with correlated wear indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Roussignol</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15732479.2011.563090⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222 (2), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576989v1</w:t>
+                <w:t xml:space="preserve">hal-00864795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preventive maintenance policy for a continuously monitored system with correlated wear indicators</w:t>
+                <w:t xml:space="preserve">Bivariate Gamma wear processes for track geometry modelling, with application to intervention scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ha Pham</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Meier-Hirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 222 (2), pp.263-272. </w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.357-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2011.563090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864795v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise Deterministic Markov Processes and maintenance modelling: application to maintenance of a train air conditioning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (1), pp.75-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2743,480 +2743,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds and approximations for continuous-time Markovian transition probabilities and large systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An implicit finite volume scheme for a scalar hyperbolic problem with measure data related to piecewise deterministic Markov processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.12.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 222 (2), pp.293-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2007.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693075v1</w:t>
+                <w:t xml:space="preserve">hal-00693134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal replacement policy for obsolete components with general failure rates</w:t>
+                <w:t xml:space="preserve">Numerical bounds for semi-Markovian quantities and application to reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (3), pp.221--235. </w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (2), pp.179--198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asmb.706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11009-007-9035-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693070v1</w:t>
+                <w:t xml:space="preserve">hal-00693069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit finite volume scheme for a scalar hyperbolic problem with measure data related to piecewise deterministic Markov processes</w:t>
+                <w:t xml:space="preserve">Comparison of numerical methods for the assessment of production availability of a hybrid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2007.10.053⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (1), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2006.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693134v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical bounds for semi-Markovian quantities and application to reliability</w:t>
+                <w:t xml:space="preserve">Bounds and approximations for continuous-time Markovian transition probabilities and large systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11009-007-9035-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 185 (1), pp.216--234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693069v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical methods for the assessment of production availability of a hybrid system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal replacement policy for obsolete components with general failure rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.221--235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asmb.706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2006.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00693079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete random bounds for general random variables and applications to reliability</w:t>
               </w:r>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Stochastic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3617,51 +3617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic failure rate of a Markov deteriorating system with preventive maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 40 (1), pp.1--19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3680,186 +3680,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal restarting distribution after repair for a Markov deteriorating system</w:t>
+                <w:t xml:space="preserve">Monotone Markov processes with respect to the reversed hazard rate ordering: An application to reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38 (1), pp.195--208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693686v1</w:t>
+                <w:t xml:space="preserve">hal-00693742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotone Markov processes with respect to the reversed hazard rate ordering: An application to reliability</w:t>
+                <w:t xml:space="preserve">Optimal restarting distribution after repair for a Markov deteriorating system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74 (2), pp.181--191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0951-8320(01)00076-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693742v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4283,77 +4283,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiparametric Estimate of the Efficiency of Imperfect Maintenance Actions for a Gamma Deteriorating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMR 2019 - 11th International Conference on Mathematical Methods in Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4372,381 +4372,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two imperfect repair models for a gamma deteriorating system: A comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric inference for two imperfect repair models for gamma deteriorating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I T Castro</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2018 (Annual European Safety and Reliability Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference Zaragoza-Pau on Mathematics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812171v1</w:t>
+                <w:t xml:space="preserve">hal-02192678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OR03: A NEW BAYESIAN ESTIMATOR OF FAILURE RATES TO DEAL WITH HETEROGENEOUS DATA FROM THE OREDA DATABASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Joseph Cacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic construction and properties of gamma processes, and extensions</w:t>
+                <w:t xml:space="preserve">Two imperfect repair models for a gamma deteriorating system: A comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I T Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Workshop on Quality Improvement Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">ESREL 2018 (Annual European Safety and Reliability Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812177v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric inference for two imperfect repair models for gamma deteriorating systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic construction and properties of gamma processes, and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference Zaragoza-Pau on Mathematics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">16th Workshop on Quality Improvement Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192678v1</w:t>
+                <w:t xml:space="preserve">hal-01812177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONDITION-BASED DYNAMIC MAINTENANCE POLICY FOR AN EXTENDED GAMMA PROCESS</w:t>
               </w:r>
@@ -4909,51 +4909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bivariate failure time model with random shocks and mixed effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Bienal de la Real Sociedad Matemática Española</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4972,273 +4972,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stochastic comparison of two models of imperfect repairs for a gamma deteriorating system</w:t>
+                <w:t xml:space="preserve">Probabilistic construction and properties of gamma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. T. Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Conference Zaragoza-Pau on Mathematics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">SADA'16 - Conférence Internationale de Statistique Appliquée pour le Développement en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cotonou, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770453v1</w:t>
+                <w:t xml:space="preserve">hal-01770447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized method of moments for an extended gamma process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the stochastic comparison of two models of imperfect repairs for a gamma deteriorating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Verdier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. T. Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2016 (Annual European Safety and Reliability Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fourteenth International Conference Zaragoza-Pau on Mathematics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577010v1</w:t>
+                <w:t xml:space="preserve">hal-01770453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic construction and properties of gamma processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized method of moments for an extended gamma process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Al Masry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SADA'16 - Conférence Internationale de Statistique Appliquée pour le Développement en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cotonou, Benin</w:t>
+              <w:t xml:space="preserve">ESREL 2016 (Annual European Safety and Reliability Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770447v1</w:t>
+                <w:t xml:space="preserve">hal-01577010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical tools for the use of extended gamma processes in reliability</w:t>
               </w:r>
@@ -5313,1228 +5313,1228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate degradation model with dependence due to shocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIMULATION TECHNIQUES AND APPROXIMATED DISTRIBUTION OF AN EXTENDED GAMMA PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Al Masry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMR 2015: Ninth International Conference on Mathematical Methods in Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355141v1</w:t>
+                <w:t xml:space="preserve">hal-01355148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION TECHNIQUES AND APPROXIMATED DISTRIBUTION OF AN EXTENDED GAMMA PROCESS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multivariate degradation model with dependence due to shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Verdier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMR 2015: Ninth International Conference on Mathematical Methods in Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355148v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of quasi Monte Carlo methods for the numerical assessment of maintenance strategies</w:t>
+                <w:t xml:space="preserve">A BIVARIATE FAILURE TIME MODEL, WITH DEPENDENCE DUE TO SHOCKS AND MIXED EFFECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Demgne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérome Lonchampt</w:t>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Safety and Reliability Conference, ESREL 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MMR 2015: Ninth International Conference on Mathematical Methods in Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355100v1</w:t>
+                <w:t xml:space="preserve">hal-01355146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BIVARIATE FAILURE TIME MODEL, WITH DEPENDENCE DUE TO SHOCKS AND MIXED EFFECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Pham</w:t>
+                <w:t xml:space="preserve">An application of quasi Monte Carlo methods for the numerical assessment of maintenance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMR 2015: Ninth International Conference on Mathematical Methods in Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Safety and Reliability Conference, ESREL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Zurich, Switzerland. pp.907-916, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b19094-122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355146v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Geometric Processes for Application to Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bordes</w:t>
+                <w:t xml:space="preserve">Quasi Monte Carlo methods for the numerical assessment of investments plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flint International Statistical Conference, Flint, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Flint, United States</w:t>
+              <w:t xml:space="preserve">ALT 2014 (5th International Conference on Accelerated Life Testing and Degradation Models)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pau, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159179v1</w:t>
+                <w:t xml:space="preserve">hal-01059779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A random shock model with competing and dependent failure modes of different kinds</w:t>
+                <w:t xml:space="preserve">Multivariate Degradation Model with dependence due to Shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ha Pham</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth International Conference Zaragoza-Pau on Mathematics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">ALT 2014 (5th International Conference on Accelerated Life Testing and Degradation Models)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pau, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770465v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic process for partial degradation data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Remy</w:t>
+                <w:t xml:space="preserve">Extended Geometric Processes for Application to Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dautrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM 2014 (7th International Conference of the ERCIM WG on Computational and Methodological Statistics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Flint International Statistical Conference, Flint, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Flint, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770463v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bivariate random shock model with mixed effect and dependence</w:t>
+                <w:t xml:space="preserve">A random shock model with competing and dependent failure modes of different kinds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAP 2014 (Seventh International Workshop on Applied Probability)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Thirteenth International Conference Zaragoza-Pau on Mathematics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770468v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de Quasi Monte-Carlo pour l’évaluation de stratégies d’investissements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Demgne</w:t>
+                <w:t xml:space="preserve">A stochastic process for partial degradation data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michaël Baudin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dautrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 19 de Maîtrise des Risques et Sûreté de Fonctionnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM 2014 (7th International Conference of the ERCIM WG on Computational and Methodological Statistics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Pise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355095v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of some transient performance measures for deteriorating systems under continuous monitoring and imperfect repairs.</w:t>
+                <w:t xml:space="preserve">A bivariate random shock model with mixed effect and dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. T. Castro</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIMAR (8th IMA International Conference on Modelling in Industrial Maintenance and Reliability)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">IWAP 2014 (Seventh International Workshop on Applied Probability)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770461v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Degradation Model with dependence due to Shocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes de Quasi Monte-Carlo pour l’évaluation de stratégies d’investissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2014 (5th International Conference on Accelerated Life Testing and Degradation Models)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Lambda Mu 19 de Maîtrise des Risques et Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMdR, Institut pour la Maîtrise des risques, Oct 2014, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059780v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi Monte Carlo methods for the numerical assessment of investments plans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of some transient performance measures for deteriorating systems under continuous monitoring and imperfect repairs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michaël Baudin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. T. Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2014 (5th International Conference on Accelerated Life Testing and Degradation Models)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Pau, France. 10 p</w:t>
+              <w:t xml:space="preserve">MIMAR (8th IMA International Conference on Modelling in Industrial Maintenance and Reliability)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059779v1</w:t>
+                <w:t xml:space="preserve">hal-01770461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An imperfect replacement policy for a periodically tested system with two dependent wear indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6585,51 +6585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic model for competing degradations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,860 +6674,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two models of imperfect delayed repair for a continuously monitored system subject to an accumulative deterioration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A virtual age model for imperfect repair of a continuously monitored system with accumulating deterioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada T. Castro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ASMDA 2013 (15th Conference of the Applied Stochastic Models and Data Analysis International Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mataró, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984803v1</w:t>
+                <w:t xml:space="preserve">hal-00913471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual age model for imperfect repair of a continuously monitored system with accumulating deterioration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two models of imperfect delayed repair for a continuously monitored system subject to an accumulative deterioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada T. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inmaculada T. Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2013 (15th Conference of the Applied Stochastic Models and Data Analysis International Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Mataró, Spain</w:t>
+              <w:t xml:space="preserve">Annual European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913471v1</w:t>
+                <w:t xml:space="preserve">hal-00984803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended geometric processes for application to reliability</w:t>
+                <w:t xml:space="preserve">A block replacement policy for a bivariate wear subordinator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bordes</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSAM-ESREL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Troyes, France. pp.1007-1014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868370v1</w:t>
+                <w:t xml:space="preserve">hal-00868118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended geometric processes for application to reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bordes</w:t>
+                <w:t xml:space="preserve">A preventive maintenance policy for a bivariate wear indicator with continuous monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFE-ERCIM 2012, Oviedo, Spain, December 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">PSAM 11 - ESREL 2012, Helsinki, Finland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868365v1</w:t>
+                <w:t xml:space="preserve">hal-00868375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique de maintenance préventive associée à une dégradation accumulative bivariée observée continument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Pham</w:t>
+                <w:t xml:space="preserve">Processus géométrique étendu et applications en fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda-Mu 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">44ème Journées de Statistique, Bruxelles, Belgique, mai 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868376v1</w:t>
+                <w:t xml:space="preserve">hal-00868366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A block replacement policy for a bivariate wear subordinator</w:t>
+                <w:t xml:space="preserve">Extended geometric processes for application to reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Roussignol</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Troyes, France. pp.1007-1014</w:t>
+              <w:t xml:space="preserve">PSAM-ESREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868118v1</w:t>
+                <w:t xml:space="preserve">hal-00868370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus géométrique étendu et applications en fiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bordes</w:t>
+                <w:t xml:space="preserve">Une politique de maintenance préventive associée à une dégradation accumulative bivariée observée continument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Journées de Statistique, Bruxelles, Belgique, mai 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Unknown</w:t>
+              <w:t xml:space="preserve">Congrès Lambda-Mu 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868366v1</w:t>
+                <w:t xml:space="preserve">hal-00868376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preventive maintenance policy for a bivariate wear indicator with continuous monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Pham</w:t>
+                <w:t xml:space="preserve">Extended geometric processes for application to reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSAM 11 - ESREL 2012, Helsinki, Finland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Unknown</w:t>
+              <w:t xml:space="preserve">CFE-ERCIM 2012, Oviedo, Spain, December 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868375v1</w:t>
+                <w:t xml:space="preserve">hal-00868365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivariate subordinators as wear processes in reliability, with application to preventive maintenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintenance optimization of a train air conditioning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRR 2011 - Second Symposium on Games and Decisions in Reliability and Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Belgirate, Italy</w:t>
+              <w:t xml:space="preserve">World Congress on Railway Research (WCRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868166v1</w:t>
+                <w:t xml:space="preserve">hal-00868145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance optimization of a train air conditioning system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bivariate subordinators as wear processes in reliability, with application to preventive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Ziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Railway Research (WCRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">GDRR 2011 - Second Symposium on Games and Decisions in Reliability and Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Belgirate, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868145v1</w:t>
+                <w:t xml:space="preserve">hal-00868166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models for reliability</w:t>
               </w:r>
@@ -7582,51 +7582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance effect modelling and optimization of a two-component system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,446 +7684,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and quantification of aging systems for maintenance optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Processus markoviens déterministes par morceaux et quantification déterministe avec un schéma de volumes finis : un cas d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ziani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Product Quality and Integrity, RAMS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Lambda-Mu 17, La Rochelle, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864800v1</w:t>
+                <w:t xml:space="preserve">hal-00868124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Piecewise Deterministic Markov Processes in classical reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and quantification of aging systems for maintenance optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference Zaragoza-Pau on Applied Mathematics and Statistics, Jaca, Espagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Symposium on Product Quality and Integrity, RAMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS.2010.5448074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868150v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la géométrie d'une voie ferrée par un processus Gamma bivarié et application à la maintenance</w:t>
+                <w:t xml:space="preserve">On the use of Piecewise Deterministic Markov Processes in classical reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda-Mu 17, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference Zaragoza-Pau on Applied Mathematics and Statistics, Jaca, Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868125v1</w:t>
+                <w:t xml:space="preserve">hal-00868150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus markoviens déterministes par morceaux et quantification déterministe avec un schéma de volumes finis : un cas d'étude</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la géométrie d'une voie ferrée par un processus Gamma bivarié et application à la maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Ziani</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meier-Hirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda-Mu 17, La Rochelle, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868124v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et quantification de systèmes vieillissants pour l'optimisation de la maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8439,51 +8439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling track geometry by a bivariate Gamma wear process, with application to maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meier-Hirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8557,51 +8557,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About failure rates estimating procedures in OREDA in case of heterogeneous data and proposition of a new estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplice Dossou-Gbété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8908,51 +8908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hwan Cha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964824000111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864907v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh D Pandey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2726" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Casanova Biscarri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sang&#252;esa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-022-00864-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-021-09879-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2020.1868469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.74" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G Bad&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sang&#252;esa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1803322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2019.09.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.06.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Germ&#225;n Bad&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-018-9663-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2017.1361988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9474-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demgne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17712121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.09.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-014-9423-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dautr&#234;me" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X16641789" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. T Castro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1389370099" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Meier-Hirmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2011.563090" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006XJRR347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9122-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.12.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTFXJMXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.706" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWSC9S5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prignet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2007.10.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-007-9035-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.12.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.09.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12SX39SW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jamsa/2006/92156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drl001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Labeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.516" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(01)00076-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7F94W4L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Pandey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P546-cd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I T Castro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clav&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Cacheux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577010v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355148v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355100v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355146v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02159179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56097" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dautr&#234;me" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984803v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada T. Castro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5448074" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meier-Hirmer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355065v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Kahle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307488" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470400531.eorms0073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hwan Cha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964824000111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864907v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh D Pandey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2726" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Casanova Biscarri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sang&#252;esa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-022-00864-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-021-09879-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2020.1868469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.74" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2019.09.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G Bad&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sang&#252;esa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1803322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.06.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Germ&#225;n Bad&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-018-9663-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2017.1361988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9474-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.09.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demgne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17712121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X16641789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-014-9423-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dautr&#234;me" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. T Castro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1389370099" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Meier-Hirmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2011.563090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006XJRR347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9122-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prignet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2007.10.053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-007-9035-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.12.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTFXJMXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.706" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWSC9S5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.09.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12SX39SW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jamsa/2006/92156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drl001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Labeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.516" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(01)00076-X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7F94W4L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Pandey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P546-cd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192678v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clav&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Cacheux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I T Castro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355148v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-122" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02159179v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770465v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56097" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dautr&#234;me" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada T. Castro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868166v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5448074" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868150v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meier-Hirmer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355065v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Kahle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307488" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470400531.eorms0073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>