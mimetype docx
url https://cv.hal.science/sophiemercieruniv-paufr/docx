--- v1 (2026-04-10)
+++ v2 (2026-05-15)
@@ -1556,235 +1556,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bivariate failure time model with random shocks and mixed effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and numerical assessment of a maintenance strategy with stock through Piecewise Deterministic Markov Processes and Quasi Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ha Pham</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2016.09.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231 (4), pp.429-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748006X17712121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361399v1</w:t>
+                <w:t xml:space="preserve">hal-01576962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and numerical assessment of a maintenance strategy with stock through Piecewise Deterministic Markov Processes and Quasi Monte Carlo methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bivariate failure time model with random shocks and mixed effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 231 (4), pp.429-445. </w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.33-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1748006X17712121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2016.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576962v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance measures for a deteriorating system subject to imperfect maintenance and delayed repairs</w:t>
               </w:r>
@@ -2082,51 +2082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A condition-based imperfect replacement policy for a periodically inspected system with two dependent wear indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2346,51 +2346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preventive maintenance policy for a continuously monitored system with correlated wear indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 222 (2), pp.263-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2528,51 +2528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise Deterministic Markov Processes and maintenance modelling: application to maintenance of a train air conditioning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3680,186 +3680,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotone Markov processes with respect to the reversed hazard rate ordering: An application to reliability</w:t>
+                <w:t xml:space="preserve">Optimal restarting distribution after repair for a Markov deteriorating system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74 (2), pp.181--191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0951-8320(01)00076-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693742v1</w:t>
+                <w:t xml:space="preserve">hal-00693686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal restarting distribution after repair for a Markov deteriorating system</w:t>
+                <w:t xml:space="preserve">Monotone Markov processes with respect to the reversed hazard rate ordering: An application to reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38 (1), pp.195--208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00693686v1</w:t>
+                <w:t xml:space="preserve">hal-00693742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4031,191 +4031,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general multivariate lifetime model with a multivariate additive process as conditional hazard rate increment process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model for stochastic dependence implied by failures among deteriorating components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sangüesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Sangüesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth International Conference Zaragoza-Pau on Mathematics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Pau and Pays de l'Adour and University of Zaragoza, Sep 2022, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090314v1</w:t>
+                <w:t xml:space="preserve">hal-04090323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for stochastic dependence implied by failures among deteriorating components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A general multivariate lifetime model with a multivariate additive process as conditional hazard rate increment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Sangüesa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth International Conference Zaragoza-Pau on Mathematics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Pau and Pays de l'Adour and University of Zaragoza, Sep 2022, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090323v1</w:t>
+                <w:t xml:space="preserve">hal-04090314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of dependence between univariate Lévy wear processes and impact on the reliability function</w:t>
               </w:r>
@@ -4467,286 +4467,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OR03: A NEW BAYESIAN ESTIMATOR OF FAILURE RATES TO DEAL WITH HETEROGENEOUS DATA FROM THE OREDA DATABASE</w:t>
+                <w:t xml:space="preserve">Probabilistic construction and properties of gamma processes, and extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Joseph Cacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">16th Workshop on Quality Improvement Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074960v1</w:t>
+                <w:t xml:space="preserve">hal-01812177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two imperfect repair models for a gamma deteriorating system: A comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I T Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2018 (Annual European Safety and Reliability Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic construction and properties of gamma processes, and extensions</w:t>
+                <w:t xml:space="preserve">OR03: A NEW BAYESIAN ESTIMATOR OF FAILURE RATES TO DEAL WITH HETEROGENEOUS DATA FROM THE OREDA DATABASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Joseph Cacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Workshop on Quality Improvement Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812177v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONDITION-BASED DYNAMIC MAINTENANCE POLICY FOR AN EXTENDED GAMMA PROCESS</w:t>
               </w:r>
@@ -4909,51 +4909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bivariate failure time model with random shocks and mixed effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Bienal de la Real Sociedad Matemática Española</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5509,51 +5509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BIVARIATE FAILURE TIME MODEL, WITH DEPENDENCE DUE TO SHOCKS AND MIXED EFFECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5591,64 +5591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of quasi Monte Carlo methods for the numerical assessment of maintenance strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,679 +5702,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi Monte Carlo methods for the numerical assessment of investments plans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate Degradation Model with dependence due to Shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michaël Baudin</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALT 2014 (5th International Conference on Accelerated Life Testing and Degradation Models)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Pau, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Pau, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059779v1</w:t>
+                <w:t xml:space="preserve">hal-01059780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Degradation Model with dependence due to Shocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi Monte Carlo methods for the numerical assessment of investments plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALT 2014 (5th International Conference on Accelerated Life Testing and Degradation Models)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Pau, France. 12 p</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Pau, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059780v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Geometric Processes for Application to Reliability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A random shock model with competing and dependent failure modes of different kinds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flint International Statistical Conference, Flint, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Flint, United States</w:t>
+              <w:t xml:space="preserve">Thirteenth International Conference Zaragoza-Pau on Mathematics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159179v1</w:t>
+                <w:t xml:space="preserve">hal-01770465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A random shock model with competing and dependent failure modes of different kinds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended Geometric Processes for Application to Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth International Conference Zaragoza-Pau on Mathematics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">Flint International Statistical Conference, Flint, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Flint, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770465v1</w:t>
+                <w:t xml:space="preserve">hal-02159179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic process for partial degradation data.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bivariate random shock model with mixed effect and dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dautrême</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM 2014 (7th International Conference of the ERCIM WG on Computational and Methodological Statistics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Pise, Italy</w:t>
+              <w:t xml:space="preserve">IWAP 2014 (Seventh International Workshop on Applied Probability)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770463v1</w:t>
+                <w:t xml:space="preserve">hal-01770468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bivariate random shock model with mixed effect and dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic process for partial degradation data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ha Pham</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dautrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAP 2014 (Seventh International Workshop on Applied Probability)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">ERCIM 2014 (7th International Conference of the ERCIM WG on Computational and Methodological Statistics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770468v1</w:t>
+                <w:t xml:space="preserve">hal-01770463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de Quasi Monte-Carlo pour l’évaluation de stratégies d’investissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Demgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 19 de Maîtrise des Risques et Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMdR, Institut pour la Maîtrise des risques, Oct 2014, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6484,217 +6484,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An imperfect replacement policy for a periodically tested system with two dependent wear indicators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stochastic model for competing degradations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dautrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984798v1</w:t>
+                <w:t xml:space="preserve">hal-00984802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic model for competing degradations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An imperfect replacement policy for a periodically tested system with two dependent wear indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Dautrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984802v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual age model for imperfect repair of a continuously monitored system with accumulating deterioration</w:t>
               </w:r>
@@ -6920,614 +6920,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preventive maintenance policy for a bivariate wear indicator with continuous monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Pham</w:t>
+                <w:t xml:space="preserve">Processus géométrique étendu et applications en fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSAM 11 - ESREL 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">44ème Journées de Statistique, Bruxelles, Belgique, mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868375v1</w:t>
+                <w:t xml:space="preserve">hal-00868366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus géométrique étendu et applications en fiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bordes</w:t>
+                <w:t xml:space="preserve">A preventive maintenance policy for a bivariate wear indicator with continuous monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Journées de Statistique, Bruxelles, Belgique, mai 2012</w:t>
+              <w:t xml:space="preserve">PSAM 11 - ESREL 2012, Helsinki, Finland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868366v1</w:t>
+                <w:t xml:space="preserve">hal-00868375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended geometric processes for application to reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSAM-ESREL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">CFE-ERCIM 2012, Oviedo, Spain, December 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868370v1</w:t>
+                <w:t xml:space="preserve">hal-00868365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique de maintenance préventive associée à une dégradation accumulative bivariée observée continument</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended geometric processes for application to reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda-Mu 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">PSAM-ESREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868376v1</w:t>
+                <w:t xml:space="preserve">hal-00868370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended geometric processes for application to reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bordes</w:t>
+                <w:t xml:space="preserve">Une politique de maintenance préventive associée à une dégradation accumulative bivariée observée continument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFE-ERCIM 2012, Oviedo, Spain, December 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Lambda-Mu 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868365v1</w:t>
+                <w:t xml:space="preserve">hal-00868376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance optimization of a train air conditioning system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bivariate subordinators as wear processes in reliability, with application to preventive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Ziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Railway Research (WCRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">GDRR 2011 - Second Symposium on Games and Decisions in Reliability and Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Belgirate, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868145v1</w:t>
+                <w:t xml:space="preserve">hal-00868166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivariate subordinators as wear processes in reliability, with application to preventive maintenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintenance optimization of a train air conditioning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRR 2011 - Second Symposium on Games and Decisions in Reliability and Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Belgirate, Italy</w:t>
+              <w:t xml:space="preserve">World Congress on Railway Research (WCRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868166v1</w:t>
+                <w:t xml:space="preserve">hal-00868145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models for reliability</w:t>
               </w:r>
@@ -7582,51 +7582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance effect modelling and optimization of a two-component system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,51 +7690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus markoviens déterministes par morceaux et quantification déterministe avec un schéma de volumes finis : un cas d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7798,51 +7798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and quantification of aging systems for maintenance optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7909,221 +7909,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Piecewise Deterministic Markov Processes in classical reliability</w:t>
+                <w:t xml:space="preserve">Modélisation de la géométrie d'une voie ferrée par un processus Gamma bivarié et application à la maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meier-Hirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference Zaragoza-Pau on Applied Mathematics and Statistics, Jaca, Espagne</w:t>
+              <w:t xml:space="preserve">Congrès Lambda-Mu 17, La Rochelle, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868150v1</w:t>
+                <w:t xml:space="preserve">hal-00868125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la géométrie d'une voie ferrée par un processus Gamma bivarié et application à la maintenance</w:t>
+                <w:t xml:space="preserve">On the use of Piecewise Deterministic Markov Processes in classical reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda-Mu 17, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference Zaragoza-Pau on Applied Mathematics and Statistics, Jaca, Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868125v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et quantification de systèmes vieillissants pour l'optimisation de la maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8439,51 +8439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling track geometry by a bivariate Gamma wear process, with application to maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meier-Hirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8908,51 +8908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hwan Cha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964824000111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864907v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh D Pandey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2726" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Casanova Biscarri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sang&#252;esa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-022-00864-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-021-09879-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2020.1868469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.74" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2019.09.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G Bad&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sang&#252;esa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1803322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.06.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Germ&#225;n Bad&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-018-9663-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2017.1361988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9474-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.09.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demgne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17712121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X16641789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-014-9423-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dautr&#234;me" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. T Castro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1389370099" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Meier-Hirmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2011.563090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006XJRR347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9122-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prignet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2007.10.053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-007-9035-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.12.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTFXJMXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.706" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWSC9S5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.09.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12SX39SW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jamsa/2006/92156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drl001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Labeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.516" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(01)00076-X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7F94W4L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Pandey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P546-cd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192678v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clav&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Cacheux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I T Castro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355148v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-122" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02159179v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770465v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56097" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dautr&#234;me" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada T. Castro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868166v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5448074" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868150v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meier-Hirmer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355065v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Kahle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307488" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470400531.eorms0073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hwan Cha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964824000111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864907v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh D Pandey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2726" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Casanova Biscarri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sang&#252;esa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-022-00864-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-021-09879-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2020.1868469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.74" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2019.09.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G Bad&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sang&#252;esa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1803322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.06.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Germ&#225;n Bad&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-018-9663-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2017.1361988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9474-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demgne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17712121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.09.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X16641789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-014-9423-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dautr&#234;me" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. T Castro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1389370099" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Meier-Hirmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2011.563090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006XJRR347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9122-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prignet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2007.10.053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-007-9035-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.12.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTFXJMXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.706" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWSC9S5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.09.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12SX39SW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jamsa/2006/92156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drl001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Labeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.516" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(01)00076-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7F94W4L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Pandey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P546-cd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192678v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I T Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074960v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clav&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Cacheux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355148v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-122" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059780v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02159179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56097" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dautr&#234;me" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada T. Castro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868376v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5448074" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meier-Hirmer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355065v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Kahle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307488" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470400531.eorms0073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>