--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -295,51 +295,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2025, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-thematiques/geographie-critique-des-ressources/articles/gestion-controverses-imaginaires-debats-retenues-de-substitution-marais-poitevin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>