--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -660,364 +660,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Contre)performances de genre, performativité et résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arts et identité nationale à Porto Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hispanismes.17026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">(Contre)performances de genre, performativité et résistance</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminismes au XXIe siècle. Écritures et pratiques transgressives en Espagne et en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Laguian</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre(s) et liberté(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, 2022</w:t>
+              <w:t xml:space="preserve">, 14, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083294v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03083732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité et identification : approche transdisciplinaire d’une relation problématique</w:t>
               </w:r>
@@ -1461,186 +1461,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ideales inalcanzables y trampa narrativa: la performatividad como fracaso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Agnès Palaisi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre textos y crítica. Performatividad de género en la literatura hispanófona del siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2021, Llama, 2849345571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que le féminisme décolonial fait aux études littéraires, et vice-versa. Une réflexion depuis la recherche et l’enseignement universitaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lissell Quiroz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminismes et artivisme dans les Amériques (XXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.108-148, 2021, 979-1024015095</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04105593v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04210528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faguas, le pays de feu et d’eau : la construction d’un état imaginaire dans les romans de Gioconda Belli</w:t>
               </w:r>
@@ -1693,186 +1693,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Representaciones de las desigualdades raciales en la narrativa feminista del Caribe hispano contemporáneo: una lectura fanoniana de Yolanda Arroyo Pizarro, Rita Indiana Hernández y Anacristina Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Lacaze; Ronald Soto Quirós; Ronny José Viales Hurtado. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia de las desigualdades étnico-raciales en México, Centroamérica y el Caribe (siglos XVIII-XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Costa Rica; Centro de Investigaciones Históricas de América Central, pp.167-179, 2019, 978-9968-919-56-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La “poética del tránsito” y la subversión del canon en &amp;quot;Transmutadxs&amp;quot; de Yolanda Arroyo Pizarro: una lectura desde la academia francesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lissette Rolón Collazo; Beatriz Llenín Figueroa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del VII coloquio ¿Del otro la’o?: perspectivas y debates sobre lo cuir. Trans, inter y otras rutas urgentes para el devenir cuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora Educación Emergente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-170, 2019, 978-1-7923-1793-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editora Educación Emergente</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03083235v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03083222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En busca de espacios de libertad en régimen patriarcal, capitalista y neocolonial: minorías sexuales y raciales en Rita Indiana Hernández</w:t>
               </w:r>
@@ -2119,186 +2119,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rêves d’Adam et rêves d’Ève dans &amp;quot;El infinito en la palma de la mano&amp;quot; de Gioconda Belli, de la connaissance aux origines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amadeo López; Béatrice Ménard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les révélations du rêve dans la littérature de langue espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-212, 2012, Les révélations du rêve dans la littérature de langue espagnole, 978-2-84016-130-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lieu de passage et utopie dans &amp;quot;Lista de espera&amp;quot; de Juan Carlos Tabío</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Bel; Xavier Escudero; Benoît Santini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Errance(s), Bohème(s), Passage(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shaker Verlag, pp.287-298, 2012, 978-3-8440-0645-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088972v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03088979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2379,822 +2379,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decolonial Ecology&amp;quot; by Malcom Ferdinand : Epistemic and Aesthetic Decenterings</w:t>
+                <w:t xml:space="preserve">Une écologie décoloniale&amp;quot; de Malcom Ferdinand : décentrements épistémiques et esthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Axe: A Caribbean Journal of Criticism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29 (3), https://smallaxe.net/sites/default/files/2026-01/Large_English_Translation_0.pdf</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.144-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/07990537-12166239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473913v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Une écologie décoloniale&amp;quot; de Malcom Ferdinand : décentrements épistémiques et esthétiques</w:t>
+                <w:t xml:space="preserve">hal-05473896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécriture(s) et mise en récit de mythes et légendes taïnos : de la mémoire (dé)coloniale à l’ineffable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors série 4, https://crisol.parisnanterre.fr/index.php/crisol/article/view/766/851</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decolonial Ecology&amp;quot; by Malcom Ferdinand : Epistemic and Aesthetic Decenterings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Axe: A Caribbean Journal of Criticism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29 (3), pp.144-153. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 29 (3), https://smallaxe.net/sites/default/files/2026-01/Large_English_Translation_0.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Réécriture(s) et mise en récit de mythes et légendes taïnos : de la mémoire (dé)coloniale à l’ineffable</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Escritura femenina” y perspectivas masculinas : dilemas feministas en la ficción contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insula : revista de letras y ciencias humanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix narratives masculines dans la fiction féministe contemporaine : étude comparée de Fe en disfraz de Mayra Santos-Febres et Diosas decadentes de Jessica Masaya Portocarrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Hors série 4, https://crisol.parisnanterre.fr/index.php/crisol/article/view/766/851</w:t>
+              <w:t xml:space="preserve">, 2023, 27, https://crisol.parisnanterre.fr/index.php/crisol/article/view/574/647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Escritura femenina” y perspectivas masculinas : dilemas feministas en la ficción contemporánea</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et errances dans la littérature lesbienne caribéenne actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insula : revista de letras y ciencias humanas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-Série 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.15320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voix narratives masculines dans la fiction féministe contemporaine : étude comparée de Fe en disfraz de Mayra Santos-Febres et Diosas decadentes de Jessica Masaya Portocarrero</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature de genre et identité nationale dans la critique littéraire portoricaine : lecture de 'El gótico transmigrado. Narrativa puertorriqueña de horror, misterio y terror en el siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.17514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La literatura lésbica puertorriqueña en la encrucijada de los géneros: Marta Aponte Alsina, Pedro Cabiya y Ana María Fuster Lavín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Littératures lesbiennes et frontière dans les Amériques (1980-2020), 229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/orda.8368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subalternités et puissance d’agir : genre et sexualité dans &amp;quot;El verbo J&amp;quot; de Claudia Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27, https://crisol.parisnanterre.fr/index.php/crisol/article/view/574/647</w:t>
+              <w:t xml:space="preserve">, 2021, Littératures ultra-contemporaines d'Amérique Centrale et des Caraïbes, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La literatura lésbica puertorriqueña en la encrucijada de los géneros: Marta Aponte Alsina, Pedro Cabiya y Ana María Fuster Lavín</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descentramientos epistémicos: desestabilizando las fronteras entre teoría y literatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">El lugar sin límites. Revista de estudios y políticas de género</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Queer/Cuir de las Américas: traducción, decolonialidad y lo inconmensurable, 3 (5), pp.72-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...185 lines deleted...]
-                <w:t xml:space="preserve">Subalternités et puissance d’agir : genre et sexualité dans &amp;quot;El verbo J&amp;quot; de Claudia Hernández</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Nettel et le boom : héritage ou contre-héritage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Littératures ultra-contemporaines d'Amérique Centrale et des Caraïbes, 18</w:t>
+              <w:t xml:space="preserve">, 2021, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375515v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04105594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una memoria polifónica: Música e interculturalidad en &amp;quot;Limón Blues&amp;quot; y &amp;quot;Limón Reggae&amp;quot; de Anacristina Rossi</w:t>
               </w:r>
@@ -3312,303 +3312,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De violencias y traumas: las mujeres en la posguerra en &amp;quot;Roza, tumba, quema&amp;quot; de Claudia Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Centroamérica: culturas e identidades (38), pp.191-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les maternités non-hégémoniques dans trois romans de Yolanda Arroyo Pizarro: &amp;quot;Caparazones&amp;quot;, &amp;quot;Violeta&amp;quot; et &amp;quot;Los Documentados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAAT On-Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Repenser la maternité dans les sociétés contemporaines, 21, pp.79-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De violencias y traumas: las mujeres en la posguerra en &amp;quot;Roza, tumba, quema&amp;quot; de Claudia Hernández</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “félicisme” dans &amp;quot;El país de las mujeres&amp;quot; de Gioconda Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Centroamérica: culturas e identidades (38), pp.191-203</w:t>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Imaginer et représenter le bonheur, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El activismo queer, feminista y decolonial en la literatura de Yolanda Arroyo Pizarro: por un pensamiento de la Relación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CENTRO: Journal of the Center for Puerto Rican Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Revisiting Queer Puerto Rican Sexualities / Revisitando las sexualidades puertorriqueñas queer, 30 (2), pp.254-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084248v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03084247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las especificidades del feminismo lésbico decolonial caribeño bajo el prisma de la literatura : los casos de Yolanda Arroyo Pizarro y Rita Indiana Hernández</w:t>
               </w:r>
@@ -4732,51 +4732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=251459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8960/l-oeuvre-romanesque-de-gioconda-belli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/221-libertad-de-expresion-y-de-creacion-en-centromerica.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Valadi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1183613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Coto-Rivel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03901949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courriol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1551" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraemergente.com/es/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elbarcoebrio.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/parler-le-corps-reinventer-l-amour.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.41302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03902100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-culture_du_genre_et_de_la_sexualite_en_amerique_latine_cultura_del_genero_y_de_la_sexualidad_en_america_latina_olympe_de_gouges-9782343036519-44101.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=1211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/07990537-12166239" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8368" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084247v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0K9747K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CHZ5ZNXT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F2S8W9XJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/intime.99" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.254" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluma B&#225;rbara Moreno Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=251459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8960/l-oeuvre-romanesque-de-gioconda-belli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/221-libertad-de-expresion-y-de-creacion-en-centromerica.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Valadi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1183613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Coto-Rivel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03901949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courriol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1551" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1330" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraemergente.com/es/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elbarcoebrio.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/parler-le-corps-reinventer-l-amour.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.41302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03902100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-culture_du_genre_et_de_la_sexualite_en_amerique_latine_cultura_del_genero_y_de_la_sexualidad_en_america_latina_olympe_de_gouges-9782343036519-44101.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=1211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/07990537-12166239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0K9747K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CHZ5ZNXT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F2S8W9XJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/intime.99" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.254" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluma B&#225;rbara Moreno Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>