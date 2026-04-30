--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -3036,165 +3036,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Nettel et le boom : héritage ou contre-héritage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Descentramientos epistémicos: desestabilizando las fronteras entre teoría y literatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El lugar sin límites. Revista de estudios y políticas de género</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Queer/Cuir de las Américas: traducción, decolonialidad y lo inconmensurable, 3 (5), pp.72-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105594v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03375515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una memoria polifónica: Música e interculturalidad en &amp;quot;Limón Blues&amp;quot; y &amp;quot;Limón Reggae&amp;quot; de Anacristina Rossi</w:t>
               </w:r>
@@ -3588,186 +3588,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lesbiennes travesties chez la romancière portoricaine Yolanda Arroyo Pizarro: de l’érotique au politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRAAT On-Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Jouer avec le genre et se jouer du genre : stratégies et usages du travestissement, 19, pp.91-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las especificidades del feminismo lésbico decolonial caribeño bajo el prisma de la literatura : los casos de Yolanda Arroyo Pizarro y Rita Indiana Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amerika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amerika.8116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/amerika.8116⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03078800v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03088984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spécificités du féminisme lesbien décolonial caribéen au prisme de la littérature : les cas de Yolanda Arroyo Pizarro et Rita Indiana Hernández</w:t>
               </w:r>
@@ -4732,51 +4732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=251459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8960/l-oeuvre-romanesque-de-gioconda-belli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/221-libertad-de-expresion-y-de-creacion-en-centromerica.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Valadi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1183613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Coto-Rivel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03901949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courriol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1551" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1330" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraemergente.com/es/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elbarcoebrio.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/parler-le-corps-reinventer-l-amour.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.41302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03902100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-culture_du_genre_et_de_la_sexualite_en_amerique_latine_cultura_del_genero_y_de_la_sexualidad_en_america_latina_olympe_de_gouges-9782343036519-44101.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=1211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/07990537-12166239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0K9747K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CHZ5ZNXT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F2S8W9XJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/intime.99" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.254" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluma B&#225;rbara Moreno Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=251459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8960/l-oeuvre-romanesque-de-gioconda-belli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/221-libertad-de-expresion-y-de-creacion-en-centromerica.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Valadi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1183613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Coto-Rivel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03901949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courriol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1551" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1330" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraemergente.com/es/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elbarcoebrio.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/parler-le-corps-reinventer-l-amour.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.41302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03902100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-culture_du_genre_et_de_la_sexualite_en_amerique_latine_cultura_del_genero_y_de_la_sexualidad_en_america_latina_olympe_de_gouges-9782343036519-44101.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=1211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/07990537-12166239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8116" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0K9747K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CHZ5ZNXT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F2S8W9XJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/intime.99" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.254" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluma B&#225;rbara Moreno Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>