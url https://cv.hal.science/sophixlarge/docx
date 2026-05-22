--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -660,50 +660,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arts et identité nationale à Porto Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.17026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Contre)performances de genre, performativité et résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -712,312 +816,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincenot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre(s) et liberté(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HispanismeS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lectures du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminismes au XXIe siècle. Écritures et pratiques transgressives en Espagne et en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083732v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03083294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité et identification : approche transdisciplinaire d’une relation problématique</w:t>
               </w:r>
@@ -1461,186 +1461,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que le féminisme décolonial fait aux études littéraires, et vice-versa. Une réflexion depuis la recherche et l’enseignement universitaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lissell Quiroz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féminismes et artivisme dans les Amériques (XXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.108-148, 2021, 979-1024015095</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ideales inalcanzables y trampa narrativa: la performatividad como fracaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Agnès Palaisi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre textos y crítica. Performatividad de género en la literatura hispanófona del siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2021, Llama, 2849345571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210528v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04105593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faguas, le pays de feu et d’eau : la construction d’un état imaginaire dans les romans de Gioconda Belli</w:t>
               </w:r>
@@ -1693,186 +1693,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La “poética del tránsito” y la subversión del canon en &amp;quot;Transmutadxs&amp;quot; de Yolanda Arroyo Pizarro: una lectura desde la academia francesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lissette Rolón Collazo; Beatriz Llenín Figueroa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas del VII coloquio ¿Del otro la’o?: perspectivas y debates sobre lo cuir. Trans, inter y otras rutas urgentes para el devenir cuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora Educación Emergente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-170, 2019, 978-1-7923-1793-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Representaciones de las desigualdades raciales en la narrativa feminista del Caribe hispano contemporáneo: una lectura fanoniana de Yolanda Arroyo Pizarro, Rita Indiana Hernández y Anacristina Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Lacaze; Ronald Soto Quirós; Ronny José Viales Hurtado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de las desigualdades étnico-raciales en México, Centroamérica y el Caribe (siglos XVIII-XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Costa Rica; Centro de Investigaciones Históricas de América Central, pp.167-179, 2019, 978-9968-919-56-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083222v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03083235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En busca de espacios de libertad en régimen patriarcal, capitalista y neocolonial: minorías sexuales y raciales en Rita Indiana Hernández</w:t>
               </w:r>
@@ -2119,186 +2119,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lieu de passage et utopie dans &amp;quot;Lista de espera&amp;quot; de Juan Carlos Tabío</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Bel; Xavier Escudero; Benoît Santini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Errance(s), Bohème(s), Passage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaker Verlag, pp.287-298, 2012, 978-3-8440-0645-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rêves d’Adam et rêves d’Ève dans &amp;quot;El infinito en la palma de la mano&amp;quot; de Gioconda Belli, de la connaissance aux origines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amadeo López; Béatrice Ménard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révélations du rêve dans la littérature de langue espagnole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-212, 2012, Les révélations du rêve dans la littérature de langue espagnole, 978-2-84016-130-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03088979v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03088972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2379,243 +2379,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une écologie décoloniale&amp;quot; de Malcom Ferdinand : décentrements épistémiques et esthétiques</w:t>
+                <w:t xml:space="preserve">Decolonial Ecology&amp;quot; by Malcom Ferdinand : Epistemic and Aesthetic Decenterings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Axe: A Caribbean Journal of Criticism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3), https://smallaxe.net/sites/default/files/2026-01/Large_English_Translation_0.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une écologie décoloniale&amp;quot; de Malcom Ferdinand : décentrements épistémiques et esthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small Axe: A Caribbean Journal of Criticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (3), pp.144-153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/07990537-12166239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/07990537-12166239⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05473896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécriture(s) et mise en récit de mythes et légendes taïnos : de la mémoire (dé)coloniale à l’ineffable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Hors série 4, https://crisol.parisnanterre.fr/index.php/crisol/article/view/766/851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473877v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05473913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Escritura femenina” y perspectivas masculinas : dilemas feministas en la ficción contemporánea</w:t>
               </w:r>
@@ -2733,261 +2733,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La literatura lésbica puertorriqueña en la encrucijada de los géneros: Marta Aponte Alsina, Pedro Cabiya y Ana María Fuster Lavín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Littératures lesbiennes et frontière dans les Amériques (1980-2020), 229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/orda.8368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frontières et errances dans la littérature lesbienne caribéenne actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors-Série 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hispanismes.15320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature de genre et identité nationale dans la critique littéraire portoricaine : lecture de 'El gótico transmigrado. Narrativa puertorriqueña de horror, misterio y terror en el siglo XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hispanismes.17514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963282v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04210526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subalternités et puissance d’agir : genre et sexualité dans &amp;quot;El verbo J&amp;quot; de Claudia Hernández</w:t>
               </w:r>
@@ -3036,165 +3036,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Descentramientos epistémicos: desestabilizando las fronteras entre teoría y literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El lugar sin límites. Revista de estudios y políticas de género</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Queer/Cuir de las Américas: traducción, decolonialidad y lo inconmensurable, 3 (5), pp.72-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Nettel et le boom : héritage ou contre-héritage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375515v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04105594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una memoria polifónica: Música e interculturalidad en &amp;quot;Limón Blues&amp;quot; y &amp;quot;Limón Reggae&amp;quot; de Anacristina Rossi</w:t>
               </w:r>
@@ -3588,186 +3588,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las especificidades del feminismo lésbico decolonial caribeño bajo el prisma de la literatura : los casos de Yolanda Arroyo Pizarro y Rita Indiana Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amerika.8116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lesbiennes travesties chez la romancière portoricaine Yolanda Arroyo Pizarro: de l’érotique au politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAAT On-Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Jouer avec le genre et se jouer du genre : stratégies et usages du travestissement, 19, pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088984v1</w:t>
-              </w:r>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-03078800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spécificités du féminisme lesbien décolonial caribéen au prisme de la littérature : les cas de Yolanda Arroyo Pizarro et Rita Indiana Hernández</w:t>
               </w:r>
@@ -4732,51 +4732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=251459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8960/l-oeuvre-romanesque-de-gioconda-belli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/221-libertad-de-expresion-y-de-creacion-en-centromerica.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Valadi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1183613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Coto-Rivel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03901949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courriol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1551" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1330" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraemergente.com/es/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elbarcoebrio.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/parler-le-corps-reinventer-l-amour.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.41302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03902100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-culture_du_genre_et_de_la_sexualite_en_amerique_latine_cultura_del_genero_y_de_la_sexualidad_en_america_latina_olympe_de_gouges-9782343036519-44101.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=1211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/07990537-12166239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8116" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0K9747K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CHZ5ZNXT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F2S8W9XJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/intime.99" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.254" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluma B&#225;rbara Moreno Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=251459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8960/l-oeuvre-romanesque-de-gioconda-belli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/221-libertad-de-expresion-y-de-creacion-en-centromerica.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Valadi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1183613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Coto-Rivel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03901949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courriol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1551" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraemergente.com/es/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elbarcoebrio.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/parler-le-corps-reinventer-l-amour.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.41302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03902100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-culture_du_genre_et_de_la_sexualite_en_amerique_latine_cultura_del_genero_y_de_la_sexualidad_en_america_latina_olympe_de_gouges-9782343036519-44101.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=1211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/07990537-12166239" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8368" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15320" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17514" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0K9747K8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CHZ5ZNXT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F2S8W9XJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/intime.99" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.254" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluma B&#225;rbara Moreno Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>