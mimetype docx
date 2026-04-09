--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -230,323 +230,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Korean Journal of Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.362-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/kjc.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Breaking into the South Korean Film World: A Study of Female Filmmakers in the 1990s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (19), http://journals.openedition.org/map/7154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12d72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case Study on the Online Tutoring Program for Korean Language Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiye Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keum-Hee Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 88, pp.61-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31310/HUM.088.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Masterpieces of Yesterday, the Forgotten Today: The Short Life of the Korean New Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.5878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -556,244 +565,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Korean New Wave et la recherche d'un nouveau cinéma de la &amp;quot;génération des centres culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École nationale des chartes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux d’histoire culturelle du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-165, 2025, Études et rencontres de l’École des chartes, 978-2-35723-197-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Munhwawon sedae et le Centre culturel français à Séoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des ciné-goûters aux séances pour les cinéphiles : le cinéma aux Instituts français et aux Alliances françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma sud-coréen et le mythe du Centre culturel français à Séoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LI Jin-Mieung; YI Saangkyun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Corée : 130 ans de relations 1886-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.279-296, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -803,884 +812,884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de la recherche sur la K-pop en Corée du Sud (2005-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft power coréen et de l'impact culturel de la K-Pop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sebastian Urioste, Nov 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South Korean women's cinephilia: Parit'ŏ (1989-1991) and the South Korean alternative film movement of the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Korean Screen Culture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yonson Ahn, Jun 2024, Frankfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la beauté de la poupée française à la gastronomie du ouaouaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque inaugural 2024 de l'Association française pour l'étude de la Corée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Evelyne Chérel-Riquier; Justine Guichard; Sora Hong; Younès M'Ghari; Pierre-Emmanuel Roux, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emerging New Elite in 1990s South Korean Cinema: Creation of a New Cultural Capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Origins of the South Korean Film Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sangjoon Lee; Ungsan Kim, Nov 2023, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciné-féminisme de Parit’ŏ (1989-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace de la cause des femmes en Corée aux 20e et 21e siècles : mouvance, enjeux et discours </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kyungmi Kim; Yejin Cha, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Flipped Learning on KFL Learners' Speaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th AKSE(Association for Korean Studies in Europe) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération des centres culturels et la nouvelle vague du cinéma sud-coréen des années 1980 et 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude annuelle du laboratoire Chine, Corée, Japon – UMR 8173 « Galette scientifique ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cinéphilie en Corée du Sud : depuis la naissance jusqu’à la floraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Cinéma coréen : Construction et déconstruction, 1919-2020 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Munhwawon sedae et le Centre culturel français à Séoul : la naissance du pionnier de la Korean New Wave, le nouveau cinéma sud-coréen dans les années 1980-1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Le développement de la cinéphilie et la promotion des cinémas fraInçais et locaux : la contribution des Instituts français et des Alliances françaises »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français d'Istanbul, Nov 2018, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munhwawon sedae, la genèse de la culture des cinéphiles en Corée du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Le cinéma français : Formes. Représentations. Diffusion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sungkyunkwan, Oct 2016, Séoul, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours du nouveau cinéma de la Munhwawon sedae des années 1980 et 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des jeunes chercheurs en études coréennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The birth of the new generation of South Korean cinema in the years 1970-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Korea’s challenges ahead : The Korean Peninsula issues in the world »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bucarest, Sep 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1827,51 +1836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03676161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Hong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d72" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04002714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Shu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keum-Hee Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31310/HUM.088.03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03676161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Hong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kjc.00025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d72" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04002714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Shu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keum-Hee Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31310/HUM.088.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5878" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083762v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>