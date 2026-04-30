--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -786,910 +786,1048 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de la recherche sur la K-pop en Corée du Sud (2005-2025)</w:t>
+                <w:t xml:space="preserve">Contesting Liberty and Democracy: Competing Meanings of Chayuminjujuŭi in Contemporary South Korea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft power coréen et de l'impact culturel de la K-Pop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sebastian Urioste, Nov 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Democratic Resilience and Social Movements in South Korea : Challenges and Future Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Social Science Korean Studies Network in Europe, Apr 2026, Turku (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367701v1</w:t>
+                <w:t xml:space="preserve">hal-05591926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Korean women's cinephilia: Parit'ŏ (1989-1991) and the South Korean alternative film movement of the 1980s</w:t>
+                <w:t xml:space="preserve">The Kwiyǒni Controversy and the Symbolic Power to Name</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Korean Screen Culture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yonson Ahn, Jun 2024, Frankfurt (DE), Germany</w:t>
+              <w:t xml:space="preserve">Transcultural Echoes : Korean Narratives &amp; Cultural Codes in the Global Sphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Choi Areum; Ahn Soongbeum; Kim Hey-gyeong; Joo SuYoung, Feb 2026, Aix-en-Procence, Aix-Marseille-Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083757v1</w:t>
+                <w:t xml:space="preserve">hal-05576729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la beauté de la poupée française à la gastronomie du ouaouaron</w:t>
+                <w:t xml:space="preserve">Panorama de la recherche sur la K-pop en Corée du Sud (2005-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inaugural 2024 de l'Association française pour l'étude de la Corée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Evelyne Chérel-Riquier; Justine Guichard; Sora Hong; Younès M'Ghari; Pierre-Emmanuel Roux, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Soft power coréen et de l'impact culturel de la K-Pop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sebastian Urioste, Nov 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083758v1</w:t>
+                <w:t xml:space="preserve">hal-05367701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emerging New Elite in 1990s South Korean Cinema: Creation of a New Cultural Capital</w:t>
+                <w:t xml:space="preserve">South Korean women's cinephilia: Parit'ŏ (1989-1991) and the South Korean alternative film movement of the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Origins of the South Korean Film Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sangjoon Lee; Ungsan Kim, Nov 2023, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">11th Korean Screen Culture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yonson Ahn, Jun 2024, Frankfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083756v1</w:t>
+                <w:t xml:space="preserve">hal-05083757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciné-féminisme de Parit’ŏ (1989-1991)</w:t>
+                <w:t xml:space="preserve">De la beauté de la poupée française à la gastronomie du ouaouaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace de la cause des femmes en Corée aux 20e et 21e siècles : mouvance, enjeux et discours </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyungmi Kim; Yejin Cha, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque inaugural 2024 de l'Association française pour l'étude de la Corée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Evelyne Chérel-Riquier; Justine Guichard; Sora Hong; Younès M'Ghari; Pierre-Emmanuel Roux, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083762v1</w:t>
+                <w:t xml:space="preserve">hal-05083758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Flipped Learning on KFL Learners' Speaking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Emerging New Elite in 1990s South Korean Cinema: Creation of a New Cultural Capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AKSE(Association for Korean Studies in Europe) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">The Origins of the South Korean Film Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sangjoon Lee; Ungsan Kim, Nov 2023, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675919v1</w:t>
+                <w:t xml:space="preserve">hal-05083756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génération des centres culturels et la nouvelle vague du cinéma sud-coréen des années 1980 et 1990</w:t>
+                <w:t xml:space="preserve">Ciné-féminisme de Parit’ŏ (1989-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude annuelle du laboratoire Chine, Corée, Japon – UMR 8173 « Galette scientifique ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Espace de la cause des femmes en Corée aux 20e et 21e siècles : mouvance, enjeux et discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyungmi Kim; Yejin Cha, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150438v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cinéphilie en Corée du Sud : depuis la naissance jusqu’à la floraison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of Flipped Learning on KFL Learners' Speaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Cinéma coréen : Construction et déconstruction, 1919-2020 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">30th AKSE(Association for Korean Studies in Europe) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151117v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Munhwawon sedae et le Centre culturel français à Séoul : la naissance du pionnier de la Korean New Wave, le nouveau cinéma sud-coréen dans les années 1980-1990</w:t>
+                <w:t xml:space="preserve">La génération des centres culturels et la nouvelle vague du cinéma sud-coréen des années 1980 et 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Le développement de la cinéphilie et la promotion des cinémas fraInçais et locaux : la contribution des Instituts français et des Alliances françaises »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français d'Istanbul, Nov 2018, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">Journée d’étude annuelle du laboratoire Chine, Corée, Japon – UMR 8173 « Galette scientifique ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151508v1</w:t>
+                <w:t xml:space="preserve">hal-03150438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munhwawon sedae, la genèse de la culture des cinéphiles en Corée du Sud</w:t>
+                <w:t xml:space="preserve">La cinéphilie en Corée du Sud : depuis la naissance jusqu’à la floraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Le cinéma français : Formes. Représentations. Diffusion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sungkyunkwan, Oct 2016, Séoul, Corée du Sud</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Cinéma coréen : Construction et déconstruction, 1919-2020 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151277v1</w:t>
+                <w:t xml:space="preserve">hal-03151117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours du nouveau cinéma de la Munhwawon sedae des années 1980 et 1990</w:t>
+                <w:t xml:space="preserve">La Munhwawon sedae et le Centre culturel français à Séoul : la naissance du pionnier de la Korean New Wave, le nouveau cinéma sud-coréen dans les années 1980-1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs en études coréennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Le développement de la cinéphilie et la promotion des cinémas fraInçais et locaux : la contribution des Instituts français et des Alliances françaises »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'Istanbul, Nov 2018, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152208v1</w:t>
+                <w:t xml:space="preserve">hal-03151508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Munhwawon sedae, la genèse de la culture des cinéphiles en Corée du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sora Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le cinéma français : Formes. Représentations. Diffusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sungkyunkwan, Oct 2016, Séoul, Corée du Sud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours du nouveau cinéma de la Munhwawon sedae des années 1980 et 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sora Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs en études coréennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The birth of the new generation of South Korean cinema in the years 1970-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Korea’s challenges ahead : The Korean Peninsula issues in the world »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bucarest, Sep 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1836,51 +1974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03676161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Hong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kjc.00025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d72" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04002714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Shu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keum-Hee Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31310/HUM.088.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5878" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083762v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03676161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Hong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kjc.00025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d72" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04002714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Shu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keum-Hee Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31310/HUM.088.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5878" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>