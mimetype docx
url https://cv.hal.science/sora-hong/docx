--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -1027,165 +1027,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Korean women's cinephilia: Parit'ŏ (1989-1991) and the South Korean alternative film movement of the 1980s</w:t>
+                <w:t xml:space="preserve">De la beauté de la poupée française à la gastronomie du ouaouaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Korean Screen Culture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yonson Ahn, Jun 2024, Frankfurt (DE), Germany</w:t>
+              <w:t xml:space="preserve">Colloque inaugural 2024 de l'Association française pour l'étude de la Corée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Evelyne Chérel-Riquier; Justine Guichard; Sora Hong; Younès M'Ghari; Pierre-Emmanuel Roux, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083757v1</w:t>
+                <w:t xml:space="preserve">hal-05083758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la beauté de la poupée française à la gastronomie du ouaouaron</w:t>
+                <w:t xml:space="preserve">South Korean women's cinephilia: Parit'ŏ (1989-1991) and the South Korean alternative film movement of the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inaugural 2024 de l'Association française pour l'étude de la Corée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Evelyne Chérel-Riquier; Justine Guichard; Sora Hong; Younès M'Ghari; Pierre-Emmanuel Roux, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">11th Korean Screen Culture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yonson Ahn, Jun 2024, Frankfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083758v1</w:t>
+                <w:t xml:space="preserve">hal-05083757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emerging New Elite in 1990s South Korean Cinema: Creation of a New Cultural Capital</w:t>
               </w:r>
@@ -1661,165 +1661,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours du nouveau cinéma de la Munhwawon sedae des années 1980 et 1990</w:t>
+                <w:t xml:space="preserve">The birth of the new generation of South Korean cinema in the years 1970-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs en études coréennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Korea’s challenges ahead : The Korean Peninsula issues in the world »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bucarest, Sep 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152208v1</w:t>
+                <w:t xml:space="preserve">hal-03152197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The birth of the new generation of South Korean cinema in the years 1970-1980</w:t>
+                <w:t xml:space="preserve">Les discours du nouveau cinéma de la Munhwawon sedae des années 1980 et 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sora Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Korea’s challenges ahead : The Korean Peninsula issues in the world »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bucarest, Sep 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs en études coréennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152197v1</w:t>
+                <w:t xml:space="preserve">hal-03152208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1974,51 +1974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03676161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Hong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kjc.00025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d72" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04002714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Shu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keum-Hee Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31310/HUM.088.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5878" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03676161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Hong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/kjc.00025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d72" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04002714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiye Shu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keum-Hee Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31310/HUM.088.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5878" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>