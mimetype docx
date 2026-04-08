--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -502,667 +502,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the Ambipolar Behavior of Mo(6) Cluster Iodides in All-Inorganic Solar Cells: A New Example of Nanoarchitectonic Concept</w:t>
+                <w:t xml:space="preserve">Photoactive silicon surfaces functionalized with high-quality and redox-active platinum diimine complex monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Renaud</w:t>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noée Dumait</w:t>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c17845⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (8), pp.3667-3673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nj05805c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514343v1</w:t>
+                <w:t xml:space="preserve">hal-03606054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactive silicon surfaces functionalized with high-quality and redox-active platinum diimine complex monolayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-Insulator-Semiconductor Anodes for Ultrastable and Site-Selective Upconversion Photoinduced Electrochemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiran Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Camerel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (8), pp.3667-3673. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (20), pp.e202201865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1nj05805c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202201865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606054v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Insulator-Semiconductor Anodes for Ultrastable and Site-Selective Upconversion Photoinduced Electrochemiluminescence</w:t>
+                <w:t xml:space="preserve">Enhanced piezoelectricity in lead-free halide perovskite nanocomposite for self-powered wireless electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiran Zhao</w:t>
+                <w:t xml:space="preserve">Md Masud Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Asif Abdullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
+                <w:t xml:space="preserve">Weiguang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Md Fahim Al Fattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathursan Kokilathasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202201865⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101, pp.107631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2022.107631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657525v1</w:t>
+                <w:t xml:space="preserve">hal-03772474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity in lead-free halide perovskite nanocomposite for self-powered wireless electronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poly(vinylidene fluoride)-Stabilized Black γ-Phase CsPbI3Perovskite for High-Performance Piezoelectric Nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asif Abdullah Khan</w:t>
+                <w:t xml:space="preserve">W. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiguang Zhu</w:t>
+                <w:t xml:space="preserve">A.A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Fahim Al Fattah</w:t>
+                <w:t xml:space="preserve">M.M. Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathursan Kokilathasan</w:t>
+                <w:t xml:space="preserve">R. Gautheron-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2022.107631⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (12), pp.10559-10567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772474v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(vinylidene fluoride)-Stabilized Black γ-Phase CsPbI3Perovskite for High-Performance Piezoelectric Nanogenerators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of the Ambipolar Behavior of Mo(6) Cluster Iodides in All-Inorganic Solar Cells: A New Example of Nanoarchitectonic Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Khan</w:t>
+                <w:t xml:space="preserve">Adèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Rana</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gautheron-Bernard</w:t>
+                <w:t xml:space="preserve">Noée Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.R. Tanguy</w:t>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (12), pp.10559-10567. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.1347-1354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c00091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c17845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660966v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscaffold effects on the performance of air-cathodes for microbial fuel cells: Sustainable Fe/N-carbon electrocatalysts for the oxygen reduction reaction under neutral pH conditions</w:t>
               </w:r>
@@ -1295,64 +1295,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving Ultrahigh Piezoelectricity in Organic–Inorganic Vacancy-Ordered Halide Double Perovskites for Mechanical Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangguang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asif Abdullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Masud Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,51 +1697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and Material Engineering of Photocathodes Derivatized with Polyoxometalate-Supported {Mo3S4} HER Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawa Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Floner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (9), pp.2590-2599. </w:t>
@@ -2765,64 +2765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitthichok Kasemthaveechok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiseok Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2886,51 +2886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxothiometalate-Derivatized Silicon Photocathodes for Sunlight-Driven Hydrogen Evolution Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3020,51 +3020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersed Ni nanoparticles stabilize silicon photoanodes for efficient and inexpensive sunlight-assisted water oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Fryars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Giang Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,1138 +3399,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Metal Top Contact on the Organic Layer via Buffer-Layer-Assisted Growth: A Multiscale Characterization of Au/Hexadecanethiol/n-GaAs(100) Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Junay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guézo</w:t>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (42), pp.24056--24062. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05729⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.2324--2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416360v1</w:t>
+                <w:t xml:space="preserve">hal-01269742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+                <w:t xml:space="preserve">Electrokinetic analysis of PES/PVP membranes aged by sodium hypochlorite solutions at different pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 501, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269742v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic analysis of PES/PVP membranes aged by sodium hypochlorite solutions at different pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Metal Top Contact on the Organic Layer via Buffer-Layer-Assisted Growth: A Multiscale Characterization of Au/Hexadecanethiol/n-GaAs(100) Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Hanafi</w:t>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Loulergue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+                <w:t xml:space="preserve">Arnaud Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 501, pp.24-32. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (42), pp.24056--24062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.11.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236432v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of biosurfactant adsorption on the physicochemical behaviour of carbon steel surfaces using contact angle measurements and X-ray photoelectron spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially resolved band alignments at Au-hexadecanethiol monolayer-GaAs(001) interfaces by ballistic electron emission microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Shubina</w:t>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gaillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Chaussadent</w:t>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.06.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (8), pp.085310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168328v1</w:t>
+                <w:t xml:space="preserve">hal-01187832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved band alignments at Au-hexadecanethiol monolayer-GaAs(001) interfaces by ballistic electron emission microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
+                <w:t xml:space="preserve">Surface immobilization of Mo6I8 octahedral cluster cores on functionalized amorphous carbon using a pyridine complexation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fadjie Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928167⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187832v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface immobilization of Mo6I8 octahedral cluster cores on functionalized amorphous carbon using a pyridine complexation strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Functionalized Few-Layer Graphene Through Fast Electrochemical Expansion of Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Godet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Hapiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 753, pp.42-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148517v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Functionalized Few-Layer Graphene Through Fast Electrochemical Expansion of Graphite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the electrografting method on the performances of a flow electrochemical sensor using modified electrodes for trace analysis of copper (II).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Feier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bergamini</w:t>
+                <w:t xml:space="preserve">Ionel Fizesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecilia Cristea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 753, pp.42-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.06.013⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 744, pp.1--7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163647v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the electrografting method on the performances of a flow electrochemical sensor using modified electrodes for trace analysis of copper (II).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of biosurfactant adsorption on the physicochemical behaviour of carbon steel surfaces using contact angle measurements and X-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Shubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Feier</w:t>
+                <w:t xml:space="preserve">L. Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionel Fizesan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">V. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Cristea</w:t>
+                <w:t xml:space="preserve">T. Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 744, pp.1--7. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 351, pp.1174-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.02.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151353v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of Platinum Diimine Dithiolate Complexes onto Hydrogen-Terminated Silicon Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Yzambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,51 +4659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (7), pp.3680-3695. </w:t>
@@ -4741,90 +4741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Substituted Alkyl Monolayers Covalently Bonded to Silicon: A Broadband Admittance Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Djomkam Fadjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5009,64 +5009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high current density on the admittance response of interface states in ultrathin MIS tunnel junctions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5113,51 +5113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroless patterned assembly of metal nanoparticles on hydrogen-terminated silicon surfaces for applications in photoelectrocatalysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hennous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,77 +5364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier height distribution and dipolar relaxation in metal-insulator-semiconductor junctions with molecular insulator: Ageing effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112, pp.113701-1-113701-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5481,51 +5481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the near-surface dielectric function of amorphous silicon from photoelectron loss spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5731,51 +5731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of current density and admittance in metal-insulator-semiconductor junctions with molecular insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,51 +5783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hiremath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110, pp.083708-1-083708-10. </w:t>
@@ -5859,2455 +5859,2455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncovalent assembly of ferrocene on modified gold surfaces mediated by uracil-adenine base pairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on pulsed laser deposited amorphous carbon surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitendra Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Verma</w:t>
+                <w:t xml:space="preserve">Stephanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.03.045⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.012003/1--012003/11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/16/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502134v1</w:t>
+                <w:t xml:space="preserve">hal-01072097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on pulsed laser deposited amorphous carbon surfaces.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+                <w:t xml:space="preserve">Depth analysis of boron diffusion in MgO/CoFeB bilayer by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">B. Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Deputier</w:t>
+                <w:t xml:space="preserve">G. Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/16/1/012003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (043703), pp.043703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3465308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072097v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth analysis of boron diffusion in MgO/CoFeB bilayer by x-ray photoelectron spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural superhydrophilicity and photocatalytic properties of sol-gel derived ZnTiO3-ilmenite/r-TiO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lépine</w:t>
+                <w:t xml:space="preserve">G. Krylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jezequel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ababou</w:t>
+                <w:t xml:space="preserve">A. Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alnot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Mrazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spanhel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3465308⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (45), pp.15101-15110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c004517a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760553v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural superhydrophilicity and photocatalytic properties of sol-gel derived ZnTiO3-ilmenite/r-TiO2 films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Brioude</w:t>
+                <w:t xml:space="preserve">Tunnel barrier parameters derivation from normalized differential conductance in Hg/organic monomolecular layer-Si junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Spanhel</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c004517a⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (13), pp.132105 - 132105-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3493650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00608834v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel barrier parameters derivation from normalized differential conductance in Hg/organic monomolecular layer-Si junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Covalent Anchoring of Re6Se8i Cluster Cores Mono layers on Modified n- and p-Type Si(111) Surfaces: Effect of Coverage on Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3493650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (43), pp.18622-18633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1071007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914851v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Anchoring of Re6Se8i Cluster Cores Mono layers on Modified n- and p-Type Si(111) Surfaces: Effect of Coverage on Electronic Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Noncovalent assembly of ferrocene on modified gold surfaces mediated by uracil-adenine base pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhpreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+                <w:t xml:space="preserve">Sandeep Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (43), pp.18622-18633. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (6), pp.831-834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp1071007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831676v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise functionalization of SiNx surfaces for covalent immobilization of antibodies</w:t>
+                <w:t xml:space="preserve">Spin-polarized inelastic tunneling through insulating barriers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
+                <w:t xml:space="preserve">Michaël Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Le Bihan</w:t>
+                <w:t xml:space="preserve">Henri Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
+                <w:t xml:space="preserve">Pierre Seneor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (17), pp.176801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.176801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411116v1</w:t>
+                <w:t xml:space="preserve">hal-00663791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized inelastic tunneling through insulating barriers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Tran</w:t>
+                <w:t xml:space="preserve">Thermal grafting of fluorinated molecular monolayers on doped amorphous silicon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Jaffrès</w:t>
+                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Seneor</w:t>
+                <w:t xml:space="preserve">Virginia Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (17), pp.176801. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (6), pp.4914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.176801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3095474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663791v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal grafting of fluorinated molecular monolayers on doped amorphous silicon surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+                <w:t xml:space="preserve">Electrochemical and Charge Transport Behavior of Molybdenum-Based Metallic Cluster Layers Immobilized on Modified n- and p-Type Si(111) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
+                <w:t xml:space="preserve">Y. Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Chu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Christiane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3095474⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.17437-17446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp903205a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663782v1</w:t>
+                <w:t xml:space="preserve">hal-00429017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and Charge Transport Behavior of Molybdenum-Based Metallic Cluster Layers Immobilized on Modified n- and p-Type Si(111) Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Novel Nanomaterials Based on Inorganic Molybdenum Octahedral Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10876-008-0224-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp903205a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00429017v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Nanomaterials Based on Inorganic Molybdenum Octahedral Clusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon measured by core-level photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10876-008-0224-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (13-14), pp.6598-6606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.APSUSC.2009.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397629v1</w:t>
+                <w:t xml:space="preserve">hal-00663692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon measured by core-level photoelectron spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal Grafting of organic monolayers on amorphous carbon and silicon (111) surfaces : A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 255 (13-14), pp.6598-6606. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (9), pp.1074-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.APSUSC.2009.02.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2009.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663692v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Grafting of organic monolayers on amorphous carbon and silicon (111) surfaces : A comparative study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stepwise functionalization of SiNx surfaces for covalent immobilization of antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zebda</w:t>
+                <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517, pp.6016-6022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411875v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Quantitative Analysis of Antigen-Antibody Binding on 2D Substrate Using Imaging NanoSIMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent immobilization of antibodies on electrochemically functionalized carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dauphas</w:t>
+                <w:t xml:space="preserve">Anne Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+                <w:t xml:space="preserve">Christiane Guguen-Guillouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Guguen-Guillouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (7), pp.1228-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B801743C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341814v1</w:t>
+                <w:t xml:space="preserve">hal-00673085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Surface-Bound Redox-Active Conjugated Wires Derived from Mono- and Dinuclear Iron(II) and Ruthenium(II) Oligo(phenyleneethynylene) Complexes</w:t>
+                <w:t xml:space="preserve">Covalent Immobilisation of Antibodies on Electrochemically Functionalized Carbon Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gauthier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Toupet</w:t>
+                <w:t xml:space="preserve">S. Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Corlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Guguen-Guillouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.1228-1234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394068v1</w:t>
+                <w:t xml:space="preserve">hal-00341636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy and hybridization studies of amorphous carbon surfaces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Localization and Quantitative Analysis of Antigen-Antibody Binding on 2D Substrate Using Imaging NanoSIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Corlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Guguen-Guillouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80, pp.5958-5962</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00673098v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent immobilization of antibodies on electrochemically functionalized carbon surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christiane Guguen-Guillouzo</w:t>
+                <w:t xml:space="preserve">Surface energy and hybridization studies of amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B801743C⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (16), pp.4980-4991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.APSUSC.2008.01.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673085v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Immobilisation of Antibodies on Electrochemically Functionalized Carbon Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+                <w:t xml:space="preserve">Silicon Surface-Bound Redox-Active Conjugated Wires Derived from Mono- and Dinuclear Iron(II) and Ruthenium(II) Oligo(phenyleneethynylene) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Argouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.1952-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200800324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341636v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable optical absorption on &amp;quot;ZnxTixO4-3yN2y&amp;quot; nanosized spinel powders</w:t>
               </w:r>
@@ -8461,51 +8461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8607,77 +8607,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (14), pp.2086-2090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8737,51 +8737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Solala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8847,449 +8847,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nanocrystalline colored oxynitride thin films from Ti4+ -functionalized ZnO nanocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Grasset</w:t>
+                <w:t xml:space="preserve">Covalent attachment of TEMPO onto a graphite felt electrode and application in electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomir Spanhel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Claude Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 38 (4-6), pp.300 - 307. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B507213C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610360v1</w:t>
+                <w:t xml:space="preserve">hal-05187389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent attachment of TEMPO onto a graphite felt electrode and application in electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Geneste</w:t>
+                <w:t xml:space="preserve">From ZnO Colloids to Nanocrystalline Colored ZnxTiyOw-zNz Spinel Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Starukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Moinet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lubomir Spanhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-S. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B507213C⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (3), pp.294 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200400031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187389v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ZnO Colloids to Nanocrystalline Colored ZnxTiyOw-zNz Spinel Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">New nanocrystalline colored oxynitride thin films from Ti4+ -functionalized ZnO nanocolloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Spanhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (3), pp.294 - 297. </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (4-6), pp.300 - 307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.200400031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610358v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion channeling and x-ray diffraction studies of epitaxial Fe on GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9366,51 +9366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state interdiffusions in epitaxial Fe/GaAs(001) heterostructures during ultrahigh vacuum annealings up to 450 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9513,51 +9513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron diffraction evidence for a surface substitutional site of Sb in the Sb-induced smooth growth of Ag on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9808,103 +9808,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): a local and quantitative probe to study the quality of Au/hexadecanethiols/GaAs(001) heterostructures by imaging buried interfaces and drawing local energy band alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CINAM, Jan 2016, Marseille, France</w:t>
@@ -9933,103 +9933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au/Alkanethiols/GaAs(001) : Growth, homogeneity and electronic properties at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
@@ -10058,103 +10058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band alignments at Au-hexadecanethiols monolayer-GaAs(001) interfaces spatially resolved by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Molecular Electronics ECME 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
@@ -10183,103 +10183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM/BEEM : Probing electron transport through buried interfaces of hybrid heterostructures with a nanometer scale resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Molecular Electronics (ElecMol)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Strasbourg, France</w:t>
@@ -10308,103 +10308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
@@ -10433,64 +10433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using BEEM (Ballistic Electron Emission Microscopy) to probe buried interfaces in metal-organic monolayer-semiconductor hybrid heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10688,64 +10688,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using BEEM (Ballistic Electron Emission Microscopy) to probe buried interfaces in metal-organic monolayer-semiconductor hybrid heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10813,51 +10813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): Local probe of electronic properties at buried interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10938,51 +10938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à Emission d'Electrons Balistiques (BEEM): sonde locale des propriétés électroniques d'interfaces enterrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10990,51 +10990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
@@ -11063,77 +11063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and transport properties of Hg // R - alkyl - Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11188,90 +11188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés électriques des clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées: Si - Alkyl - Clusters // Hg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11326,90 +11326,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admittance spectroscopy study of Hg - molecular layer- Si(111) junctions incorporating alkyl and acid based molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hiremath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
@@ -11438,90 +11438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and transport properties of Hg // R - Alkyl - Si (R = Mo6I8, Re6Se8) molecular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11557,328 +11557,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on PLD amorphous carbon surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective patterning of covalent molecular grafting on doped amorphous silicon templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Hervé</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Amorphous and Microcrystalline Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Utrecht, Netherlands. pp.720-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919600v1</w:t>
+                <w:t xml:space="preserve">hal-00661493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective patterning of covalent molecular grafting on doped amorphous silicon templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on PLD amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Amorphous and Microcrystalline Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200982674⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00661493v1</w:t>
+                <w:t xml:space="preserve">hal-00919600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of electrical transport properties of molecular layer on n-type silicon junction: Hg - OML - Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hiremath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11886,51 +11886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
@@ -11953,342 +11953,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des plasmons de volume et de surface du carbone amorphe par spectroscopie de pertes d'énergie des photo-électrons XPS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de clusters d'éléments de transition dans l'élaboration de jonctions moléculaires et de nanomatériaux hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Nanochimie, Nanomatériaux, Nanostructurés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919181v1</w:t>
+                <w:t xml:space="preserve">hal-00919584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de clusters d'éléments de transition dans l'élaboration de jonctions moléculaires et de nanomatériaux hybrides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des plasmons de volume et de surface du carbone amorphe par spectroscopie de pertes d'énergie des photo-électrons XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Nanochimie, Nanomatériaux, Nanostructurés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919584v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust immobilization of mulecular monolayers on amorphous carbon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12382,51 +12382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Int. Conf. Multifunctional, hybrid and nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tours, France</w:t>
@@ -12481,77 +12481,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'électrochimie 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Sinaia, Roumanie</w:t>
@@ -12593,77 +12593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Amorphous Carbon Film Surfaces by Thermal Grafting of Alkene Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12778,51 +12778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'électrochimie 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Sinaia, Romania</w:t>
@@ -12877,51 +12877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12989,51 +12989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de couches minces de carbone amorphe pour le greffage covalent d'alcènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13351,103 +13351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greffage de la transferrine sur oxyde de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées NANOSCIENCES de BRETAGNE, Université de Rennes 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t>
@@ -13521,90 +13521,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and multi-scale properties of hybrid magnetic tunnel junctions: towards the control of spinterfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Louis Néel Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernai, France. 2022</w:t>
@@ -13646,90 +13646,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and multi-scale properties of hybrid magnetic tunnel junctions: towards the control of spinterfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference on molecular electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
@@ -13771,90 +13771,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM) as a local probe of local energy band alignments of Co/organic monolayer/GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème édition des Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
@@ -13883,103 +13883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
@@ -14008,103 +14008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème édition des Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
@@ -14146,51 +14146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxothiometalate-Derivatized Silicon Photocathodes for Long Lifetime Sunlight-Driven HER.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14258,51 +14258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxothiometalate-Derivatized Silicon Photocathodes for Long Lifetime Sunlight-Driven HER.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14383,51 +14383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dipolar relaxation and interface states response in the low temperature admittance of MIS tunnel junctions with molecular monolayer insulator : Hg // C12H25 – n-Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14530,51 +14530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques C’Nano Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen (France), France</w:t>
@@ -14629,51 +14629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14722,398 +14722,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and transport properties of Hg // R – alkyl – Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
+                <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon films measured by core-level loss spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123871v1</w:t>
+                <w:t xml:space="preserve">hal-01123863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon films measured by core-level loss spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Propriétés électriques de clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées : Si – Alkyl – Clusters // Hg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123863v1</w:t>
+                <w:t xml:space="preserve">hal-01123875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques de clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées : Si – Alkyl – Clusters // Hg</w:t>
+                <w:t xml:space="preserve">Electronic and transport properties of Hg // R – alkyl – Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123875v1</w:t>
+                <w:t xml:space="preserve">hal-01123871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId430"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15268,51 +15268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana I. Lappi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gaifulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04635d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Levanen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Dali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lappi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gayfulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202201037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c17845" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03606054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj05805c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Masud Rana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Abdullah Khan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Fahim Al Fattah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathursan Kokilathasan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Tanguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Ingle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Longhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03124235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangguang Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000889" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponart Aroonratsameruang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichaya Pattanasattayavong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08971" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asfour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rached" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujme.2019.010103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joanny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b02229" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriadec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11432-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fryars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801443" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900872v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00980e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumita Choudhary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.N. V N Sarma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surojit Pande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthichok Kasemthaveechok" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201800075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01734" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fryars" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR08408G" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04555" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hanafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shubina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudefroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaussadent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.06.057" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Fizesan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151688v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Yzambart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5000369" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412498t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SSE.2012.10.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302226q" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131574v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabbah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Nasraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-010-1075-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJ1825HP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hiremath" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhpreet Singh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Kumar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Verma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.03.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jezequel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465308" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krylova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spanhel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004517a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MC6471GZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493650" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411116v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.176801" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663782v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Conde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Chu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095474" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397629v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0224-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FRZH3Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663692v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2009.02.050" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.037" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30V35FCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341814v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauphas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394068v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Humphrey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200800324" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9NMW60L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2008.01.147" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGDFV9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673085v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B801743C" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B0SP2G1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341636v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154371v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegret-Maret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0716334" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQCM6PST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189009v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zellama" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064595h" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TW2F35B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189136v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700499" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189916v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solala" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.040" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQPRNR4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610360v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Spanhel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96SZLB9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05187389v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moinet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B507213C" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610358v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Starukh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Su" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400031" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JRZJ2PD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743492v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallaizon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc&#8217;h" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371553" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743495v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367063" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.R16061" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248658v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991190" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2020BF414DDFF5AE06669FFF3924A22A41097290/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136543v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919586v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919600v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661493v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982674" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCDFXLT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919592v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919181v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668240v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668170v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95930-4_15" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N70SFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668230v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716433v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095294v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404179v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Dong" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Ponfilly" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404143v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123883v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123871v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123863v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123875v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana I. Lappi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gaifulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04635d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Levanen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Dali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lappi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gayfulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202201037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03606054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj05805c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Masud Rana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Abdullah Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Fahim Al Fattah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathursan Kokilathasan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107631" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Khan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Tanguy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c17845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Ingle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Longhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03124235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangguang Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000889" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponart Aroonratsameruang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichaya Pattanasattayavong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08971" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asfour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rached" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujme.2019.010103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joanny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b02229" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriadec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11432-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fryars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801443" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900872v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00980e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumita Choudhary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.N. V N Sarma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surojit Pande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthichok Kasemthaveechok" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201800075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01734" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fryars" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR08408G" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04555" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hanafi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Fizesan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shubina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudefroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaussadent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.06.057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151688v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Yzambart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5000369" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412498t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SSE.2012.10.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302226q" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131574v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabbah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Nasraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-010-1075-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJ1825HP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hiremath" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760553v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jezequel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465308" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608834v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krylova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spanhel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004517a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MC6471GZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914851v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493650" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502134v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhpreet Singh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Kumar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Verma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.03.045" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663791v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.176801" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663782v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Conde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Chu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095474" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0224-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FRZH3Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2009.02.050" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411875v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.037" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30V35FCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411116v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673085v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B801743C" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B0SP2G1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341636v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauphas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673098v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2008.01.147" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGDFV9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Humphrey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200800324" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9NMW60L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154371v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegret-Maret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0716334" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQCM6PST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189009v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zellama" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064595h" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TW2F35B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189136v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700499" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189916v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solala" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.040" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQPRNR4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05187389v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moinet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B507213C" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610358v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Starukh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Spanhel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Su" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400031" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JRZJ2PD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610360v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96SZLB9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743492v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallaizon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc&#8217;h" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371553" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743495v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367063" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.R16061" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248658v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991190" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2020BF414DDFF5AE06669FFF3924A22A41097290/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136543v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919586v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982674" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCDFXLT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919592v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919181v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668240v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668170v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95930-4_15" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N70SFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668230v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716433v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095294v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404179v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Dong" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Ponfilly" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404143v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123883v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123863v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123875v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123871v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>