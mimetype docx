--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -502,667 +502,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactive silicon surfaces functionalized with high-quality and redox-active platinum diimine complex monolayers</w:t>
+                <w:t xml:space="preserve">Evidence of the Ambipolar Behavior of Mo(6) Cluster Iodides in All-Inorganic Solar Cells: A New Example of Nanoarchitectonic Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">Adèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Camerel</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noée Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nj05805c⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.1347-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c17845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606054v1</w:t>
+                <w:t xml:space="preserve">hal-03514343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Insulator-Semiconductor Anodes for Ultrastable and Site-Selective Upconversion Photoinduced Electrochemiluminescence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Descamps</w:t>
+                <w:t xml:space="preserve">Photoactive silicon surfaces functionalized with high-quality and redox-active platinum diimine complex monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (20), pp.e202201865. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (8), pp.3667-3673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202201865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1nj05805c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657525v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity in lead-free halide perovskite nanocomposite for self-powered wireless electronics</w:t>
+                <w:t xml:space="preserve">Metal-Insulator-Semiconductor Anodes for Ultrastable and Site-Selective Upconversion Photoinduced Electrochemiluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Masud Rana</w:t>
+                <w:t xml:space="preserve">Yiran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asif Abdullah Khan</w:t>
+                <w:t xml:space="preserve">Julie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiguang Zhu</w:t>
+                <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Fahim Al Fattah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sathursan Kokilathasan</w:t>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2022.107631⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (20), pp.e202201865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202201865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772474v1</w:t>
+                <w:t xml:space="preserve">hal-03657525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(vinylidene fluoride)-Stabilized Black γ-Phase CsPbI3Perovskite for High-Performance Piezoelectric Nanogenerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced piezoelectricity in lead-free halide perovskite nanocomposite for self-powered wireless electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Masud Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zhu</w:t>
+                <w:t xml:space="preserve">Asif Abdullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Khan</w:t>
+                <w:t xml:space="preserve">Weiguang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Rana</w:t>
+                <w:t xml:space="preserve">Md Fahim Al Fattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gautheron-Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N.R. Tanguy</w:t>
+                <w:t xml:space="preserve">Sathursan Kokilathasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c00091⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101, pp.107631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2022.107631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660966v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the Ambipolar Behavior of Mo(6) Cluster Iodides in All-Inorganic Solar Cells: A New Example of Nanoarchitectonic Concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(vinylidene fluoride)-Stabilized Black γ-Phase CsPbI3Perovskite for High-Performance Piezoelectric Nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Renaud</w:t>
+                <w:t xml:space="preserve">A.A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+                <w:t xml:space="preserve">M.M. Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noée Dumait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">R. Gautheron-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+                <w:t xml:space="preserve">N.R. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.1347-1354. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (12), pp.10559-10567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c17845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514343v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscaffold effects on the performance of air-cathodes for microbial fuel cells: Sustainable Fe/N-carbon electrocatalysts for the oxygen reduction reaction under neutral pH conditions</w:t>
               </w:r>
@@ -1295,64 +1295,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving Ultrahigh Piezoelectricity in Organic–Inorganic Vacancy-Ordered Halide Double Perovskites for Mechanical Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangguang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asif Abdullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Masud Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,51 +1697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and Material Engineering of Photocathodes Derivatized with Polyoxometalate-Supported {Mo3S4} HER Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawa Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Floner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,606 +2465,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the performance and unexpected stability of partially coated water-splitting silicon photoanodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kiseok Oh</w:t>
+                <w:t xml:space="preserve">Polyoxothiometalate-Derivatized Silicon Photocathodes for Sunlight-Driven Hydrogen Evolution Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ee00980e⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (10), pp.13837-13849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900872v1</w:t>
+                <w:t xml:space="preserve">hal-01935236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation mechanism of thin Cu films A gateway towards the formation of single oxide phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+                <w:t xml:space="preserve">Elucidating the performance and unexpected stability of partially coated water-splitting silicon photoanodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiseok Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5028407⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.2590-2599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ee00980e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809058v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Concept for Solar Water-Splitting Monolithic Photoelectrochemical Cells Based on Earth-Abundant Materials and a Low-Cost Photovoltaic Panel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Oxidation mechanism of thin Cu films A gateway towards the formation of single oxide phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumita Choudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V.N. V N Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surojit Pande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsu.201800075⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.055114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5028407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272145v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxothiometalate-Derivatized Silicon Photocathodes for Sunlight-Driven Hydrogen Evolution Reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A General Concept for Solar Water-Splitting Monolithic Photoelectrochemical Cells Based on Earth-Abundant Materials and a Low-Cost Photovoltaic Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitthichok Kasemthaveechok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiseok Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Loget</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (10), pp.13837-13849. </w:t>
+              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (11), pp.1800075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsu.201800075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935236v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersed Ni nanoparticles stabilize silicon photoanodes for efficient and inexpensive sunlight-assisted water oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Fryars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Giang Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,1177 +3399,1177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Metal Top Contact on the Organic Layer via Buffer-Layer-Assisted Growth: A Multiscale Characterization of Au/Hexadecanethiol/n-GaAs(100) Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (4), pp.2324--2334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (42), pp.24056--24062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269742v1</w:t>
+                <w:t xml:space="preserve">hal-01416360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic analysis of PES/PVP membranes aged by sodium hypochlorite solutions at different pH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.11.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.2324--2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236432v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Metal Top Contact on the Organic Layer via Buffer-Layer-Assisted Growth: A Multiscale Characterization of Au/Hexadecanethiol/n-GaAs(100) Junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrokinetic analysis of PES/PVP membranes aged by sodium hypochlorite solutions at different pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guézo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+                <w:t xml:space="preserve">Yamina Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Pottier</w:t>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (42), pp.24056--24062. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 501, pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416360v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved band alignments at Au-hexadecanethiol monolayer-GaAs(001) interfaces by ballistic electron emission microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of biosurfactant adsorption on the physicochemical behaviour of carbon steel surfaces using contact angle measurements and X-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+                <w:t xml:space="preserve">V. Shubina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
+                <w:t xml:space="preserve">L. Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928167⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 351, pp.1174-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187832v1</w:t>
+                <w:t xml:space="preserve">hal-01168328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface immobilization of Mo6I8 octahedral cluster cores on functionalized amorphous carbon using a pyridine complexation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fadjie Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55, pp.131-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Functionalized Few-Layer Graphene Through Fast Electrochemical Expansion of Graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 753, pp.42-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the electrografting method on the performances of a flow electrochemical sensor using modified electrodes for trace analysis of copper (II).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Spatially resolved band alignments at Au-hexadecanethiol monolayer-GaAs(001) interfaces by ballistic electron emission microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Cristea</w:t>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.02.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (8), pp.085310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151353v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of biosurfactant adsorption on the physicochemical behaviour of carbon steel surfaces using contact angle measurements and X-ray photoelectron spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the electrografting method on the performances of a flow electrochemical sensor using modified electrodes for trace analysis of copper (II).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gaillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Bogdan Feier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gaudefroy</w:t>
+                <w:t xml:space="preserve">Ionel Fizesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chaussadent</w:t>
+                <w:t xml:space="preserve">Cecilia Cristea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 351, pp.1174-1183. </w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 744, pp.1--7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.06.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168328v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of Platinum Diimine Dithiolate Complexes onto Hydrogen-Terminated Silicon Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Yzambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (18), pp.4766-4776. </w:t>
@@ -4659,51 +4659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (7), pp.3680-3695. </w:t>
@@ -4741,103 +4741,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Substituted Alkyl Monolayers Covalently Bonded to Silicon: A Broadband Admittance Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Djomkam Fadjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (13), pp.6773-6787. </w:t>
@@ -5009,64 +5009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high current density on the admittance response of interface states in ultrathin MIS tunnel junctions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5113,51 +5113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroless patterned assembly of metal nanoparticles on hydrogen-terminated silicon surfaces for applications in photoelectrocatalysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hennous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,77 +5364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier height distribution and dipolar relaxation in metal-insulator-semiconductor junctions with molecular insulator: Ageing effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112, pp.113701-1-113701-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5481,51 +5481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the near-surface dielectric function of amorphous silicon from photoelectron loss spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5731,51 +5731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of current density and admittance in metal-insulator-semiconductor junctions with molecular insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,51 +5783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hiremath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110, pp.083708-1-083708-10. </w:t>
@@ -5859,2455 +5859,2455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on pulsed laser deposited amorphous carbon surfaces.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+                <w:t xml:space="preserve">Noncovalent assembly of ferrocene on modified gold surfaces mediated by uracil-adenine base pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Prabhpreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Deputier</w:t>
+                <w:t xml:space="preserve">Jitendra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/16/1/012003⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (6), pp.831-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072097v1</w:t>
+                <w:t xml:space="preserve">hal-00502134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth analysis of boron diffusion in MgO/CoFeB bilayer by x-ray photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (043703), pp.043703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3465308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural superhydrophilicity and photocatalytic properties of sol-gel derived ZnTiO3-ilmenite/r-TiO2 films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Krylova</w:t>
+                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on pulsed laser deposited amorphous carbon surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brioude</w:t>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mrazek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Deputier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c004517a⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.012003/1--012003/11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/16/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00608834v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel barrier parameters derivation from normalized differential conductance in Hg/organic monomolecular layer-Si junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+                <w:t xml:space="preserve">Natural superhydrophilicity and photocatalytic properties of sol-gel derived ZnTiO3-ilmenite/r-TiO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francine Solal</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mrazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spanhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3493650⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (45), pp.15101-15110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c004517a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914851v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Anchoring of Re6Se8i Cluster Cores Mono layers on Modified n- and p-Type Si(111) Surfaces: Effect of Coverage on Electronic Properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Tunnel barrier parameters derivation from normalized differential conductance in Hg/organic monomolecular layer-Si junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1071007⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (13), pp.132105 - 132105-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3493650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831676v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncovalent assembly of ferrocene on modified gold surfaces mediated by uracil-adenine base pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Covalent Anchoring of Re6Se8i Cluster Cores Mono layers on Modified n- and p-Type Si(111) Surfaces: Effect of Coverage on Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jitendra Kumar</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Verma</w:t>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (6), pp.831-834. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (43), pp.18622-18633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.03.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp1071007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502134v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized inelastic tunneling through insulating barriers.</w:t>
+                <w:t xml:space="preserve">Stepwise functionalization of SiNx surfaces for covalent immobilization of antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lu</w:t>
+                <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Tran</w:t>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Jaffrès</w:t>
+                <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Seneor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
+                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517, pp.6016-6022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663791v1</w:t>
+                <w:t xml:space="preserve">hal-00411116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal grafting of fluorinated molecular monolayers on doped amorphous silicon surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+                <w:t xml:space="preserve">Spin-polarized inelastic tunneling through insulating barriers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
+                <w:t xml:space="preserve">Henri Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Chu</w:t>
+                <w:t xml:space="preserve">Pierre Seneor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 105 (6), pp.4914. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (17), pp.176801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3095474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.176801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663782v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and Charge Transport Behavior of Molybdenum-Based Metallic Cluster Layers Immobilized on Modified n- and p-Type Si(111) Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Thermal grafting of fluorinated molecular monolayers on doped amorphous silicon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Molard</w:t>
+                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Virginia Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp903205a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (6), pp.4914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3095474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429017v1</w:t>
+                <w:t xml:space="preserve">hal-00663782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Nanomaterials Based on Inorganic Molybdenum Octahedral Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cluster Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.9-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10876-008-0224-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon measured by core-level photoelectron spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical and Charge Transport Behavior of Molybdenum-Based Metallic Cluster Layers Immobilized on Modified n- and p-Type Si(111) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.APSUSC.2009.02.050⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.17437-17446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp903205a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663692v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Grafting of organic monolayers on amorphous carbon and silicon (111) surfaces : A comparative study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon measured by core-level photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (9), pp.1074-1080. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (13-14), pp.6598-6606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2009.01.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.APSUSC.2009.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411875v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise functionalization of SiNx surfaces for covalent immobilization of antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Grafting of organic monolayers on amorphous carbon and silicon (111) surfaces : A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">A. Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
+                <w:t xml:space="preserve">D. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (9), pp.1074-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2009.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411116v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent immobilization of antibodies on electrochemically functionalized carbon surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization and Quantitative Analysis of Antigen-Antibody Binding on 2D Substrate Using Imaging NanoSIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Guguen-Guillouzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80, pp.5958-5962</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673085v1</w:t>
+                <w:t xml:space="preserve">hal-00341814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Immobilisation of Antibodies on Electrochemically Functionalized Carbon Surfaces</w:t>
+                <w:t xml:space="preserve">Silicon Surface-Bound Redox-Active Conjugated Wires Derived from Mono- and Dinuclear Iron(II) and Ruthenium(II) Oligo(phenyleneethynylene) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dauphas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+                <w:t xml:space="preserve">N. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Argouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.1952-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200800324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341636v1</w:t>
+                <w:t xml:space="preserve">hal-00394068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Quantitative Analysis of Antigen-Antibody Binding on 2D Substrate Using Imaging NanoSIMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface energy and hybridization studies of amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (16), pp.4980-4991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.APSUSC.2008.01.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341814v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy and hybridization studies of amorphous carbon surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+                <w:t xml:space="preserve">Covalent immobilization of antibodies on electrochemically functionalized carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Corlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Guguen-Guillouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.APSUSC.2008.01.147⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (7), pp.1228-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B801743C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673098v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Surface-Bound Redox-Active Conjugated Wires Derived from Mono- and Dinuclear Iron(II) and Ruthenium(II) Oligo(phenyleneethynylene) Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Toupet</w:t>
+                <w:t xml:space="preserve">Covalent Immobilisation of Antibodies on Electrochemically Functionalized Carbon Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Corlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Guguen-Guillouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.1228-1234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00394068v1</w:t>
+                <w:t xml:space="preserve">hal-00341636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable optical absorption on &amp;quot;ZnxTixO4-3yN2y&amp;quot; nanosized spinel powders</w:t>
               </w:r>
@@ -8435,77 +8435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Grafting of Organic Layers on Sputtered Amorphous Carbon: Surface Preparation and Coverage Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,103 +8581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of Hexamolybdenum Metallic Clusters on Silicon Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (14), pp.2086-2090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8711,77 +8711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent grafting of organic molecular chains on amorphous carbon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Solala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8847,213 +8847,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent attachment of TEMPO onto a graphite felt electrode and application in electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Geneste</w:t>
+                <w:t xml:space="preserve">New nanocrystalline colored oxynitride thin films from Ti4+ -functionalized ZnO nanocolloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Moinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francine Solal</w:t>
+                <w:t xml:space="preserve">Lubomir Spanhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (4-6), pp.300 - 307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B507213C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187389v1</w:t>
+                <w:t xml:space="preserve">hal-01610360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ZnO Colloids to Nanocrystalline Colored ZnxTiyOw-zNz Spinel Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Starukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Spanhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-S. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9080,216 +9079,217 @@
                 <w:t xml:space="preserve">⟨10.1002/adma.200400031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nanocrystalline colored oxynitride thin films from Ti4+ -functionalized ZnO nanocolloids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Covalent attachment of TEMPO onto a graphite felt electrode and application in electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.08.023⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B507213C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610360v1</w:t>
+                <w:t xml:space="preserve">hal-05187389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion channeling and x-ray diffraction studies of epitaxial Fe on GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9366,51 +9366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state interdiffusions in epitaxial Fe/GaAs(001) heterostructures during ultrahigh vacuum annealings up to 450 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9513,51 +9513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron diffraction evidence for a surface substitutional site of Sb in the Sb-induced smooth growth of Ag on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9808,103 +9808,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): a local and quantitative probe to study the quality of Au/hexadecanethiols/GaAs(001) heterostructures by imaging buried interfaces and drawing local energy band alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CINAM, Jan 2016, Marseille, France</w:t>
@@ -9933,103 +9933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au/Alkanethiols/GaAs(001) : Growth, homogeneity and electronic properties at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
@@ -10058,103 +10058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band alignments at Au-hexadecanethiols monolayer-GaAs(001) interfaces spatially resolved by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Molecular Electronics ECME 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
@@ -10183,103 +10183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM/BEEM : Probing electron transport through buried interfaces of hybrid heterostructures with a nanometer scale resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Molecular Electronics (ElecMol)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Strasbourg, France</w:t>
@@ -10302,277 +10302,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Using BEEM (Ballistic Electron Emission Microscopy) to probe buried interfaces in metal-organic monolayer-semiconductor hybrid heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880013v1</w:t>
+                <w:t xml:space="preserve">hal-00881462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using BEEM (Ballistic Electron Emission Microscopy) to probe buried interfaces in metal-organic monolayer-semiconductor hybrid heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881462v1</w:t>
+                <w:t xml:space="preserve">hal-00880013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evolution of the viscoelastic properties and their microstructural origin in a filled NBR under coupled thermal and cyclic mechanical loadings</w:t>
               </w:r>
@@ -10688,103 +10688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using BEEM (Ballistic Electron Emission Microscopy) to probe buried interfaces in metal-organic monolayer-semiconductor hybrid heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
@@ -10813,64 +10813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): Local probe of electronic properties at buried interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10938,103 +10938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à Emission d'Electrons Balistiques (BEEM): sonde locale des propriétés électroniques d'interfaces enterrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
@@ -11057,828 +11057,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - alkyl - Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on PLD amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Molard</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919598v1</w:t>
+                <w:t xml:space="preserve">hal-00919600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques des clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées: Si - Alkyl - Clusters // Hg</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Selective patterning of covalent molecular grafting on doped amorphous silicon templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Amorphous and Microcrystalline Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Utrecht, Netherlands. pp.720-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919187v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy study of Hg - molecular layer- Si(111) junctions incorporating alkyl and acid based molecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - alkyl - Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919586v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - Alkyl - Si (R = Mo6I8, Re6Se8) molecular junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Propriétés électriques des clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées: Si - Alkyl - Clusters // Hg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919174v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective patterning of covalent molecular grafting on doped amorphous silicon templates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy study of Hg - molecular layer- Si(111) junctions incorporating alkyl and acid based molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hiremath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Amorphous and Microcrystalline Semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00661493v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on PLD amorphous carbon surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - Alkyl - Si (R = Mo6I8, Re6Se8) molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919600v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of electrical transport properties of molecular layer on n-type silicon junction: Hg - OML - Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hiremath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11886,51 +11886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
@@ -11953,342 +11953,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de clusters d'éléments de transition dans l'élaboration de jonctions moléculaires et de nanomatériaux hybrides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des plasmons de volume et de surface du carbone amorphe par spectroscopie de pertes d'énergie des photo-électrons XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Nanochimie, Nanomatériaux, Nanostructurés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919584v1</w:t>
+                <w:t xml:space="preserve">hal-00919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des plasmons de volume et de surface du carbone amorphe par spectroscopie de pertes d'énergie des photo-électrons XPS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de clusters d'éléments de transition dans l'élaboration de jonctions moléculaires et de nanomatériaux hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Nanochimie, Nanomatériaux, Nanostructurés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919181v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust immobilization of mulecular monolayers on amorphous carbon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12382,51 +12382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Int. Conf. Multifunctional, hybrid and nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tours, France</w:t>
@@ -12481,77 +12481,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'électrochimie 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Sinaia, Roumanie</w:t>
@@ -12593,77 +12593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Amorphous Carbon Film Surfaces by Thermal Grafting of Alkene Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12778,51 +12778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'électrochimie 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Sinaia, Romania</w:t>
@@ -12877,51 +12877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12989,51 +12989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de couches minces de carbone amorphe pour le greffage covalent d'alcènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13153,51 +13153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Haji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées Maghreb-Europe « Les Matériaux et leurs Applications aux Dispositifs Capteurs » (MADICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t>
@@ -13351,103 +13351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greffage de la transferrine sur oxyde de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées NANOSCIENCES de BRETAGNE, Université de Rennes 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t>
@@ -13521,90 +13521,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and multi-scale properties of hybrid magnetic tunnel junctions: towards the control of spinterfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Louis Néel Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernai, France. 2022</w:t>
@@ -13646,90 +13646,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and multi-scale properties of hybrid magnetic tunnel junctions: towards the control of spinterfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference on molecular electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
@@ -13771,90 +13771,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM) as a local probe of local energy band alignments of Co/organic monolayer/GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème édition des Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
@@ -13883,103 +13883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
@@ -14008,103 +14008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème édition des Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
@@ -14146,51 +14146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxothiometalate-Derivatized Silicon Photocathodes for Long Lifetime Sunlight-Driven HER.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14258,51 +14258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxothiometalate-Derivatized Silicon Photocathodes for Long Lifetime Sunlight-Driven HER.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14383,51 +14383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dipolar relaxation and interface states response in the low temperature admittance of MIS tunnel junctions with molecular monolayer insulator : Hg // C12H25 – n-Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14530,51 +14530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques C’Nano Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen (France), France</w:t>
@@ -14629,64 +14629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14722,398 +14722,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon films measured by core-level loss spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Electronic and transport properties of Hg // R – alkyl – Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123863v1</w:t>
+                <w:t xml:space="preserve">hal-01123871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques de clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées : Si – Alkyl – Clusters // Hg</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon films measured by core-level loss spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123875v1</w:t>
+                <w:t xml:space="preserve">hal-01123863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and transport properties of Hg // R – alkyl – Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
+                <w:t xml:space="preserve">Propriétés électriques de clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées : Si – Alkyl – Clusters // Hg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123871v1</w:t>
+                <w:t xml:space="preserve">hal-01123875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId430"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15268,51 +15268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana I. Lappi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gaifulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04635d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Levanen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Dali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lappi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gayfulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202201037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03606054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj05805c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Masud Rana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Abdullah Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Fahim Al Fattah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathursan Kokilathasan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107631" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Khan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Tanguy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c17845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Ingle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Longhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03124235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangguang Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000889" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponart Aroonratsameruang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichaya Pattanasattayavong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08971" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asfour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rached" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujme.2019.010103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joanny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b02229" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriadec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11432-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fryars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801443" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900872v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00980e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumita Choudhary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.N. V N Sarma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surojit Pande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthichok Kasemthaveechok" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201800075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01734" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fryars" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR08408G" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04555" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hanafi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Fizesan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shubina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudefroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaussadent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.06.057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151688v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Yzambart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5000369" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412498t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SSE.2012.10.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302226q" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131574v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabbah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Nasraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-010-1075-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJ1825HP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hiremath" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760553v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jezequel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465308" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608834v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krylova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spanhel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004517a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MC6471GZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914851v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493650" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502134v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhpreet Singh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Kumar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Verma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.03.045" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663791v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.176801" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663782v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Conde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Chu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095474" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0224-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FRZH3Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2009.02.050" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411875v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.037" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30V35FCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411116v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673085v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B801743C" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B0SP2G1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341636v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauphas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673098v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2008.01.147" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGDFV9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Humphrey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200800324" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9NMW60L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154371v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegret-Maret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0716334" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQCM6PST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189009v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zellama" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064595h" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TW2F35B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189136v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700499" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189916v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solala" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.040" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQPRNR4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05187389v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moinet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B507213C" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610358v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Starukh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Spanhel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Su" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400031" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JRZJ2PD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610360v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96SZLB9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743492v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallaizon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc&#8217;h" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371553" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743495v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367063" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.R16061" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248658v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991190" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2020BF414DDFF5AE06669FFF3924A22A41097290/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136543v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919586v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982674" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCDFXLT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919592v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919181v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668240v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668170v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95930-4_15" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N70SFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668230v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716433v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095294v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404179v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Dong" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Ponfilly" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404143v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123883v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123863v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123875v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123871v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana I. Lappi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gaifulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04635d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Levanen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Dali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lappi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gayfulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202201037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c17845" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03606054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj05805c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Masud Rana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Abdullah Khan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Fahim Al Fattah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathursan Kokilathasan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Tanguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Ingle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Longhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03124235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangguang Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000889" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponart Aroonratsameruang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichaya Pattanasattayavong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08971" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asfour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rached" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujme.2019.010103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joanny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b02229" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriadec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11432-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fryars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801443" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01734" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00980e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumita Choudhary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.N. V N Sarma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surojit Pande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028407" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthichok Kasemthaveechok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201800075" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fryars" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR08408G" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04555" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hanafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shubina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudefroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaussadent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.06.057" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Fizesan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151688v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Yzambart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5000369" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412498t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SSE.2012.10.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302226q" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131574v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabbah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Nasraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-010-1075-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJ1825HP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hiremath" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhpreet Singh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Kumar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Verma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.03.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760553v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jezequel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465308" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072097v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krylova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spanhel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004517a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MC6471GZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493650" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411116v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.176801" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663782v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Conde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Chu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095474" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0224-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FRZH3Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663692v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2009.02.050" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.037" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30V35FCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341814v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauphas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394068v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Humphrey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200800324" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9NMW60L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2008.01.147" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGDFV9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673085v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B801743C" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B0SP2G1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341636v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154371v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegret-Maret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0716334" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQCM6PST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189009v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zellama" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064595h" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TW2F35B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189136v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700499" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189916v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solala" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.040" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQPRNR4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610360v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Spanhel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96SZLB9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610358v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Starukh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Su" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400031" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JRZJ2PD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05187389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moinet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B507213C" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743492v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallaizon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc&#8217;h" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371553" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743495v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367063" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.R16061" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248658v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991190" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2020BF414DDFF5AE06669FFF3924A22A41097290/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136543v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661493v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982674" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCDFXLT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919592v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919181v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668240v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668170v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95930-4_15" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N70SFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668230v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716433v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095294v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404179v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Dong" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Ponfilly" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404143v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123883v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123871v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123863v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123875v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>