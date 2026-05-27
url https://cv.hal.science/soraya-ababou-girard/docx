--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -1410,377 +1410,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth-Decorated Silicon Photocathodes for CO2-to-Formate Solar-Driven Conversion</w:t>
+                <w:t xml:space="preserve">Structure–Property Relationships in Redox-Derivatized Metal–Insulator–Semiconductor (MIS) Photoanodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Fu</w:t>
+                <w:t xml:space="preserve">Ponart Aroonratsameruang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Tourneur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">Pichaya Pattanasattayavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Loget</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaoyin Lou</w:t>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (22), pp.5819-5825. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (47), pp.25907-25916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202000889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957414v1</w:t>
+                <w:t xml:space="preserve">hal-03000412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Property Relationships in Redox-Derivatized Metal–Insulator–Semiconductor (MIS) Photoanodes</w:t>
+                <w:t xml:space="preserve">Bismuth-Decorated Silicon Photocathodes for CO2-to-Formate Solar-Driven Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponart Aroonratsameruang</w:t>
+                <w:t xml:space="preserve">Dong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pichaya Pattanasattayavong</w:t>
+                <w:t xml:space="preserve">Jeoffrey Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Yaoyin Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (47), pp.25907-25916. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (22), pp.5819-5825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202000889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000412v1</w:t>
+                <w:t xml:space="preserve">hal-02957414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and Material Engineering of Photocathodes Derivatized with Polyoxometalate-Supported {Mo3S4} HER Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141 (30), pp.11954-11962. </w:t>
@@ -1946,334 +1946,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermodynamic properties of half-metallic ferromagnetism containing cobalt and titanium</w:t>
+                <w:t xml:space="preserve">Black Silicon Photoanodes Entirely Prepared with Abundant Materials by Low-Cost Wet Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Asfour</w:t>
+                <w:t xml:space="preserve">K. Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rached</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">L. Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sébilleau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Gouttefangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal Journal of Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13189/ujme.2019.010103⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ACS Appl. Energy Mater., 2 (2), pp.1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.8b02229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121500v1</w:t>
+                <w:t xml:space="preserve">hal-02086216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Silicon Photoanodes Entirely Prepared with Abundant Materials by Low-Cost Wet Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and thermodynamic properties of half-metallic ferromagnetism containing cobalt and titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Joanny</w:t>
+                <w:t xml:space="preserve">I. Asfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gouttefangeas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">D. Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dorcet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Sébilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, ACS Appl. Energy Mater., 2 (2), pp.1006. </w:t>
+              <w:t xml:space="preserve">Universal Journal of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.16-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.8b02229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13189/ujme.2019.010103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086216v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the photoelectrochemistry of catalytic metal-insulator-semiconductor (MIS) photoanodes by a dissolution method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,90 +2471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxothiometalate-Derivatized Silicon Photocathodes for Sunlight-Driven Hydrogen Evolution Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2618,77 +2618,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the performance and unexpected stability of partially coated water-splitting silicon photoanodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiseok Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2925,51 +2925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (11), pp.1800075. </w:t>
@@ -3007,90 +3007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersed Ni nanoparticles stabilize silicon photoanodes for efficient and inexpensive sunlight-assisted water oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Fryars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3150,51 +3150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Decoration of Silicon Surfaces with MoOx Nanoparticles for Sunlight-Assisted Hydrogen Evolution Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Giang Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4365,51 +4365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Feier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Fizesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,51 +4512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5963,483 +5963,495 @@
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (6), pp.831-834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth analysis of boron diffusion in MgO/CoFeB bilayer by x-ray photoelectron spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Lu</w:t>
+                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on pulsed laser deposited amorphous carbon surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lépine</w:t>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jezequel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Alnot</w:t>
+                <w:t xml:space="preserve">Stephanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3465308⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.012003/1--012003/11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/16/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760553v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on pulsed laser deposited amorphous carbon surfaces.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+                <w:t xml:space="preserve">Depth analysis of boron diffusion in MgO/CoFeB bilayer by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">B. Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Deputier</w:t>
+                <w:t xml:space="preserve">G. Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/16/1/012003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (043703), pp.043703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3465308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072097v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural superhydrophilicity and photocatalytic properties of sol-gel derived ZnTiO3-ilmenite/r-TiO2 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mrazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spanhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (45), pp.15101-15110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c004517a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunnel barrier parameters derivation from normalized differential conductance in Hg/organic monomolecular layer-Si junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6471,92 +6483,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (13), pp.132105 - 132105-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3493650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Anchoring of Re6Se8i Cluster Cores Mono layers on Modified n- and p-Type Si(111) Surfaces: Effect of Coverage on Electronic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6578,792 +6590,792 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (43), pp.18622-18633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp1071007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise functionalization of SiNx surfaces for covalent immobilization of antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 517, pp.6016-6022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-polarized inelastic tunneling through insulating barriers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seneor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrile Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (17), pp.176801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.176801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal grafting of fluorinated molecular monolayers on doped amorphous silicon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Pedro Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105 (6), pp.4914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3095474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Nanomaterials Based on Inorganic Molybdenum Octahedral Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cluster Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.9-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10876-008-0224-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical and Charge Transport Behavior of Molybdenum-Based Metallic Cluster Layers Immobilized on Modified n- and p-Type Si(111) Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.17437-17446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp903205a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon measured by core-level photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7408,1064 +7420,1064 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 255 (13-14), pp.6598-6606. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.APSUSC.2009.02.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Grafting of organic monolayers on amorphous carbon and silicon (111) surfaces : A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (9), pp.1074-1080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2009.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and Quantitative Analysis of Antigen-Antibody Binding on 2D Substrate Using Imaging NanoSIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Guguen-Guillouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80, pp.5958-5962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Surface-Bound Redox-Active Conjugated Wires Derived from Mono- and Dinuclear Iron(II) and Ruthenium(II) Oligo(phenyleneethynylene) Complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface energy and hybridization studies of amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.200800324⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (16), pp.4980-4991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.APSUSC.2008.01.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394068v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy and hybridization studies of amorphous carbon surfaces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicon Surface-Bound Redox-Active Conjugated Wires Derived from Mono- and Dinuclear Iron(II) and Ruthenium(II) Oligo(phenyleneethynylene) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Argouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.APSUSC.2008.01.147⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.1952-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200800324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673098v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent immobilization of antibodies on electrochemically functionalized carbon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Corlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Guguen-Guillouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (7), pp.1228-1234. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B801743C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Immobilisation of Antibodies on Electrochemically Functionalized Carbon Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Corlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Guguen-Guillouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32, pp.1228-1234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable optical absorption on &amp;quot;ZnxTixO4-3yN2y&amp;quot; nanosized spinel powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allegret-Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Pechev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (22), pp.7883-7888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp0716334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Grafting of Organic Layers on Sputtered Amorphous Carbon: Surface Preparation and Coverage Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8474,144 +8486,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (7), pp.3099-3108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp064595h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of Hexamolybdenum Metallic Clusters on Silicon Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8633,1158 +8645,1158 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (14), pp.2086-2090. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200700499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent grafting of organic molecular chains on amorphous carbon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Solala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 352 (9-20), pp.2011-2014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nanocrystalline colored oxynitride thin films from Ti4+ -functionalized ZnO nanocolloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Spanhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (4-6), pp.300 - 307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ZnO Colloids to Nanocrystalline Colored ZnxTiyOw-zNz Spinel Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Starukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Spanhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-S. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (3), pp.294 - 297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.200400031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent attachment of TEMPO onto a graphite felt electrode and application in electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B507213C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion channeling and x-ray diffraction studies of epitaxial Fe on GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guivarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 86 (10), pp.5515 - 5519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.371553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state interdiffusions in epitaxial Fe/GaAs(001) heterostructures during ultrahigh vacuum annealings up to 450 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guivarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 83 (6), pp.3077 - 3080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.367063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron diffraction evidence for a surface substitutional site of Sb in the Sb-induced smooth growth of Ag on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 55 (24), pp.R16061 - R16064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.55.R16061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DX centers in AlAs and GaAs-AlAs selectively doped superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 1 (7), pp.1301-1309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp3:1991190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00248658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9794,51 +9806,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): a local and quantitative probe to study the quality of Au/hexadecanethiols/GaAs(001) heterostructures by imaging buried interfaces and drawing local energy band alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9897,73 +9909,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CINAM, Jan 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au/Alkanethiols/GaAs(001) : Growth, homogeneity and electronic properties at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10022,73 +10034,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band alignments at Au-hexadecanethiols monolayer-GaAs(001) interfaces spatially resolved by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10147,73 +10159,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Molecular Electronics ECME 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM/BEEM : Probing electron transport through buried interfaces of hybrid heterostructures with a nanometer scale resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10272,73 +10284,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Molecular Electronics (ElecMol)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using BEEM (Ballistic Electron Emission Microscopy) to probe buried interfaces in metal-organic monolayer-semiconductor hybrid heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10397,73 +10409,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10522,126 +10534,126 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evolution of the viscoelastic properties and their microstructural origin in a filled NBR under coupled thermal and cyclic mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10652,73 +10664,73 @@
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.2102-2110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using BEEM (Ballistic Electron Emission Microscopy) to probe buried interfaces in metal-organic monolayer-semiconductor hybrid heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10777,73 +10789,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): Local probe of electronic properties at buried interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10865,110 +10877,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à Emission d'Electrons Balistiques (BEEM): sonde locale des propriétés électroniques d'interfaces enterrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11027,759 +11039,759 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on PLD amorphous carbon surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - alkyl - Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919600v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective patterning of covalent molecular grafting on doped amorphous silicon templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+                <w:t xml:space="preserve">Propriétés électriques des clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées: Si - Alkyl - Clusters // Hg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Amorphous and Microcrystalline Semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661493v1</w:t>
+                <w:t xml:space="preserve">hal-00919187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and transport properties of Hg // R - alkyl - Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Admittance spectroscopy study of Hg - molecular layer- Si(111) junctions incorporating alkyl and acid based molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hiremath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Godet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919598v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques des clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées: Si - Alkyl - Clusters // Hg</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Selective patterning of covalent molecular grafting on doped amorphous silicon templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Amorphous and Microcrystalline Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Utrecht, Netherlands. pp.720-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919187v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy study of Hg - molecular layer- Si(111) junctions incorporating alkyl and acid based molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+                <w:t xml:space="preserve">Thermal stability of perfluorinated molecular monolayers immobilized on PLD amorphous carbon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919586v1</w:t>
+                <w:t xml:space="preserve">hal-00919600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and transport properties of Hg // R - Alkyl - Si (R = Mo6I8, Re6Se8) molecular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11798,73 +11810,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of electrical transport properties of molecular layer on n-type silicon junction: Hg - OML - Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11923,471 +11935,471 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des plasmons de volume et de surface du carbone amorphe par spectroscopie de pertes d'énergie des photo-électrons XPS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de clusters d'éléments de transition dans l'élaboration de jonctions moléculaires et de nanomatériaux hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Nanochimie, Nanomatériaux, Nanostructurés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919181v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de clusters d'éléments de transition dans l'élaboration de jonctions moléculaires et de nanomatériaux hybrides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des plasmons de volume et de surface du carbone amorphe par spectroscopie de pertes d'énergie des photo-électrons XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Nanochimie, Nanomatériaux, Nanostructurés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919584v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust immobilization of mulecular monolayers on amorphous carbon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2009, the annual world conference on carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel functional surfaces, nanoparticles and nanomaterials based on metal atom clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Dorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12419,358 +12431,358 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Int. Conf. Multifunctional, hybrid and nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilisation covalente d'anticorps sur des surfaces de carbone fonctionnalisées électrochimiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'électrochimie 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Sinaia, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Amorphous Carbon Film Surfaces by Thermal Grafting of Alkene Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Strasbourg, France. pp.91-93, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-95930-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of silicon surfaces with redox-active organo metallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12815,73 +12827,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'électrochimie 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de surfaces de carbone amorphe et de Si:H(111) par des clusters métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12890,601 +12902,601 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de couches minces de carbone amorphe pour le greffage covalent d'alcènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Groupe Français d'Etude des Carbones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Chambon-sur-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de nanostructures photoniques à base de silicium poreux chimiquement fonctionnalisé: application aux biocapteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dribek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Haji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées Maghreb-Europe « Les Matériaux et leurs Applications aux Dispositifs Capteurs » (MADICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystèmes et capteurs opto-thermo-mécaniques sur matériaux polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International Telecom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greffage de la transferrine sur oxyde de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées NANOSCIENCES de BRETAGNE, Université de Rennes 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13494,65 +13506,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and multi-scale properties of hybrid magnetic tunnel junctions: towards the control of spinterfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13597,113 +13609,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Louis Néel Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernai, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and multi-scale properties of hybrid magnetic tunnel junctions: towards the control of spinterfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13722,87 +13734,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference on molecular electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM) as a local probe of local energy band alignments of Co/organic monolayer/GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13847,73 +13859,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème édition des Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13972,73 +13984,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14097,445 +14109,445 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème édition des Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxothiometalate-Derivatized Silicon Photocathodes for Long Lifetime Sunlight-Driven HER.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Ponfilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique annuelle de l’école doctorale 3M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Université de Rennes 1, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxothiometalate-Derivatized Silicon Photocathodes for Long Lifetime Sunlight-Driven HER.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cluspom Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dipolar relaxation and interface states response in the low temperature admittance of MIS tunnel junctions with molecular monolayer insulator : Hg // C12H25 – n-Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELEC'MOL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport électronique dans des hétéro-structures hybrides semi-conducteur / monocouche moléculaire fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roopa Hiremath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14567,100 +14579,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques C’Nano Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent attachment of metallic cluster cores (ReSe, MoBr) on silicon (111) surfaces via alkyl chains: surface characterization and electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14692,87 +14704,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. on the Formation of Semiconductor Interfaces (ICFSI-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and transport properties of Hg // R – alkyl – Si (R= Mo6I8, Re6Se8) molecular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14817,73 +14829,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk and surface plasmon excitations in amorphous carbon films measured by core-level loss spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14938,113 +14950,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés électriques de clusters métalliques immobilisés sur des surfaces de silicium fonctionnalisées : Si – Alkyl – Clusters // Hg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15063,65 +15075,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId430"/>
+      <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15268,51 +15280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana I. Lappi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gaifulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04635d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Levanen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Dali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lappi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gayfulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202201037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c17845" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03606054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj05805c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Masud Rana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Abdullah Khan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Fahim Al Fattah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathursan Kokilathasan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Tanguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Ingle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Longhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03124235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangguang Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000889" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponart Aroonratsameruang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichaya Pattanasattayavong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08971" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asfour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rached" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujme.2019.010103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joanny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b02229" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriadec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11432-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fryars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801443" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01734" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00980e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumita Choudhary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.N. V N Sarma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surojit Pande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028407" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthichok Kasemthaveechok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201800075" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fryars" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR08408G" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04555" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hanafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shubina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudefroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaussadent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.06.057" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Fizesan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151688v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Yzambart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5000369" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412498t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SSE.2012.10.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302226q" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131574v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabbah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Nasraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-010-1075-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJ1825HP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hiremath" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhpreet Singh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Kumar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Verma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.03.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760553v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jezequel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465308" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072097v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krylova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spanhel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004517a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MC6471GZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493650" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411116v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.176801" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663782v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Conde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Chu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095474" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0224-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FRZH3Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663692v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2009.02.050" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.037" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30V35FCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341814v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauphas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394068v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Humphrey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200800324" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9NMW60L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2008.01.147" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGDFV9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673085v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B801743C" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B0SP2G1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341636v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154371v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegret-Maret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0716334" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQCM6PST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189009v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zellama" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064595h" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TW2F35B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189136v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700499" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189916v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solala" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.040" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQPRNR4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610360v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Spanhel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96SZLB9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610358v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Starukh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Su" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400031" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JRZJ2PD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05187389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moinet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B507213C" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743492v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallaizon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc&#8217;h" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371553" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743495v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367063" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.R16061" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248658v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991190" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2020BF414DDFF5AE06669FFF3924A22A41097290/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136543v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661493v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982674" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCDFXLT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919592v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919181v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668240v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668170v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95930-4_15" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N70SFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668230v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716433v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095294v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404179v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Dong" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Ponfilly" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404143v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123883v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123871v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123863v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123875v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana I. Lappi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gaifulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan T.K. Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04635d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Levanen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Dali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lappi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Gayfulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202201037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c17845" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03606054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj05805c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Masud Rana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Abdullah Khan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Fahim Al Fattah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathursan Kokilathasan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Tanguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Ingle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Longhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03124235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangguang Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponart Aroonratsameruang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichaya Pattanasattayavong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08971" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000889" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joanny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b02229" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asfour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rached" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujme.2019.010103" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriadec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11432-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawa Abdallah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fryars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801443" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01734" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00980e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumita Choudhary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.N. V N Sarma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surojit Pande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028407" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthichok Kasemthaveechok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201800075" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fryars" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR08408G" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gell&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04555" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hanafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shubina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudefroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaussadent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.06.057" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148517v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie Djomkam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Fizesan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.02.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151688v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Yzambart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5000369" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grelaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412498t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacovetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezzoug" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1997.13.11.971" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SSE.2012.10.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302226q" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131574v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabbah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Nasraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-010-1075-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJ1825HP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hiremath" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhpreet Singh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Kumar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Verma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.03.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1KJ1H62-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760553v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jezequel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3465308" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krylova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spanhel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004517a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MC6471GZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493650" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411116v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.176801" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Conde" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Chu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095474" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397629v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-008-0224-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FRZH3Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429017v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903205a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663692v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2009.02.050" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabbah" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.037" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30V35FCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341814v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauphas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673098v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSUSC.2008.01.147" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGDFV9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394068v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Humphrey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200800324" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9NMW60L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673085v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B801743C" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B0SP2G1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341636v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154371v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegret-Maret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0716334" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQCM6PST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189009v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zellama" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064595h" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3TW2F35B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700499" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189916v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solala" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.040" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQPRNR4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610360v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Spanhel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.08.023" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96SZLB9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610358v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Starukh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Su" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400031" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JRZJ2PD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05187389v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moinet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B507213C" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743492v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallaizon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc&#8217;h" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371553" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743495v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367063" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743499v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.R16061" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248658v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mayet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991190" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2020BF414DDFF5AE06669FFF3924A22A41097290/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136543v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919187v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919586v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982674" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCDFXLT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919174v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919592v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919181v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668240v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668093v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668170v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668352v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95930-4_15" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N70SFW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668230v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717473v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716433v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095294v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404179v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Dong" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Ponfilly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404143v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123883v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123871v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123863v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123875v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>