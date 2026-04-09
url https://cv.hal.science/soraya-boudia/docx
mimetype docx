--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -66,2907 +66,2907 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental STS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Granjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley-ISTE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Technology in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-201, 2025, 978-1-394-38851-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologie, pollution, environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire globale des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.799-812, 2025, 978-2-271-14628-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des inégalités et injustices climatiques à la transition juste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duvoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Maljean-Dubois; Stéphanie Vermeersch; Agnès Deboulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sociétés face aux défis climatiques : que sait-on ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-159, 2024, 9782271151414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology, pollution, and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carnino, Guillaume; Hilaire-Perez, Liliane; Lamy, Jérôme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global history of techniques: 19th-21th centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.721 - 734, 2024, 978-2-503-59151-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les STS environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Granjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences et techniques en sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9781789481914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdir et perpétuer l’ignorance : les déchets à l’âge de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Boudia; Emmanuel Henry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de l'ignorance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2022, La Vie des idées (Collection), ISSN 2265-5077, 978-2-13-083389-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques et géopolitique de la globalisation : les systèmes transnationaux de surveillance de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Hilaire-Pérez; L. Zakharova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les techniques et la globalisation au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.335-350, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire politique des transnationalisations des risques sanitaires et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-23, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.73322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demortain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l'expertise. Santé, environnement, travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-140, 2015, Collection Référence (Presses de Sciences Po), 978-2-7246-1760-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner un monde contaminé. Les risques techniques, sanitaires et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Bonneuil; D. Pestre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des sciences et des savoirs, t. 3. Le siècle des technosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.380-397, 2015, 978-2021076783</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et construction global dans le tournant des années 1960 et 1970. Les infrastructures globales d’observation et d’étude de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Boudia; E. Henry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mondialisation des risques: une histoire politique et transnationale des risques sanitaires et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.61-76, 2015, 978-2753541771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.119 - 125, 2015, 9782724617603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse coûts‐avantages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gilbert; E. Henry; J.-N. Jouzel; P. Marichalar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de Sciences Po, pp.41-48, 2015, 978-2-7246-1760-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing Scientific and Political Uncertainty. Risk Assessment in an Historical Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Boudia; N. Jas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powerless Science? The Making of the Toxic World in the Twentieth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn Books, pp.95-112, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner par les instruments économiques. La trajectoire de l’analyse coût-bénéfice dans l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Pestre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le gouvernement des technosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.231-259, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing the environmental turn through the Global Environmental Monitoring System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Turchetti; P. Roberts. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Under Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.195-212, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Greatness and Misery of Science in a Toxic World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Boudia; Nathalie Jas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powerless science? Science and politics in a toxic world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berghahn Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-26, 2014, Environment in History: International Perspectives, 978-1-78238-236-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse d'un gouvernement par le risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bourg, Pierre-Benoît Joly, Alain Kaufmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du risque à la menace. Penser la catastrophe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.57-79, 2013, L'écologie en questions, 978-2-13-060631-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Threshold to Risk: Exposure to Low Doses of Radiation and its Effects on Toxicants Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Boudia, Nathalie Jas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pickering and Chatto Publishers, pp.71-87, 2013, Studies for the Society for the Social History of Medicine: 9, 978 1 84893 403 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Boudia, Nathalie Jas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pickering and Chatto Publishers, pp.1-23, 2013, Studies for the Society for the Social History of Medicine, 9, 978 1 84893 403 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction science and politics in a toxic world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1-84893-403-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.507-513, 2011, 978-2251430263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.526-533, 2011, 978-2251430263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atommaschinen und Wissenschaftsmuseen: Die Weltausstellung 1937 in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ch. Bigg et J. Henning (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atombilder. Ikonografie des Atoms in Wissenschaft und Öffentlichkeit des 20. Jahrhunderts. [Atomic Images: Iconographies of the Atom in 20th century science and culture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wallstein Verlag, 2009, 978-3-8353-0564-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and Technology in Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashveen Peerbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE. 304 p., 2025, 978-1-394-38851-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et techniques en sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashveen Peerbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions. 290 p., 2024, Sciences - enjeux, themes generaux et methodes de l'histoire des sciences et des techniques, 9781789481914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, 2022, La vie des idées, 978-2-13-083389-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela N.H. Creager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Frickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Henry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rutgers University Press. , 2021, Nature, Society, and Culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner un monde toxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powerless Science? Science and Politics in a Toxic World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berghahn Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st, 280 p., 2014, Environment in History: International Perspectives, 978-178238-236-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pickering and Chatto Publishers, pp.208, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pickering &amp; Chatto, 9, 256 p., 2013, Studies for the Society for the Social History of Medicine, 978-184893-403-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810778v1</w:t>
-              </w:r>
-[...2117 lines deleted...]
-                <w:t xml:space="preserve">hal-01258723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2984,51 +2984,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d’observation et de surveillance de l’environnement, chantier pour les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Herran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3101,51 +3101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignorance. Widening the focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Goumri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,51 +3408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une crise en cache une autre : la « crise des terres rares » entre géopolitique, finance et dégâts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (4), pp.85-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3486,103 +3486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residues: Rethinking Chemical Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela N.H. Creager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Frickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (2018), pp.165-178. </w:t>
@@ -3888,51 +3888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des instruments pour mettre en économie l’environnement. L’économicisation par approximation et occultation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3966,64 +3966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir, ignorance et incertitude dans les régulations des problèmes sanitaires environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (novembre 2016), pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4048,51 +4048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d'un instrument générique de gouvernement. Le « livre rouge » de l'analyse des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Demortain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4139,51 +4139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists and their cultural heritage: Knowledge, politics and ambivalent relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soubiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4268,51 +4268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Turchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal for the History of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (3), pp.319-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4358,64 +4358,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastering picocoulombs in the 1890s: the Curies' quartz- electrometer instrumentation, and how it shaped early radioactivity history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67, pp. 524-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4440,51 +4440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioisotopes &amp;quot;economy of promises&amp;quot; : On the limits of biomedicine in public legitimization of nuclear activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29, pp.241-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4509,64 +4509,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhibiting sparks of Big Science to the public. Electrostatics, atomic machines and experience of Paris Palais de la Découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16, pp. 751-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4617,51 +4617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Devenir de l'Homme. Les Cahiers du Mouvement Universel de la Responsabilité Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57-58, pp.165 - 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4686,51 +4686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les dynamiques de constitution des systèmes d'expertise scientifique. La naissance du système d'évaluation et de régulation des risques des rayonnements ionisants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 70, pp.26-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4781,51 +4781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Mouvement Universel de la Responsabilite Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57-58, pp.164-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4850,64 +4850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk and Risk society in Historical Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (4), pp.317-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4932,51 +4932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Regulation: Controlling and Accepting Radioactivity Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (4), pp.389-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5001,51 +5001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance, extinction et rebonds d'une controverse scientifique : les dangers de la radioactivité pendant la guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25, pp.157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5070,64 +5070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application méconnue et pourtant célèbre de l'électrostatique : les travaux de Marie Curie, de la découverte du radium à la métrologie de la radioactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 64 (7-9), pp.461-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5197,51 +5197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 Years of Air Quality Policy in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Mir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5288,64 +5288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner un monde toxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence publique autour de l'ouvrage Boudia, S. ; Jas, N. (2019). "Gouverner un monde toxique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, May 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5383,51 +5383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Air Quality and Health Data in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Mir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rayapoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5616,51 +5616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5715,51 +5715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque, environnement et santé : histoire et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre de recherche en économie appliquée - Institut français d'Alger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5784,51 +5784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque, environnement et santé : histoire et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire sciences sociales et santé (GRAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5853,64 +5853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer les étincelles de la science au public : les «machines atomiques» et la création du Palais de la Découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence SFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5980,51 +5980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Earth challenged by Habitability. University and the stakes of the knowledge of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une terre au défi de l'habitabilité. Université et enjeux des savoirs de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,51 +6243,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,51 +6385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignorancia(s) : Ampliar el enfoque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Goumri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6566,51 +6566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6688,51 +6688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6829,51 +6829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Turchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal for the History of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45 (3), pp.319-442, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6943,51 +6943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques, situations de crise, droit, éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7194,51 +7194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title.php?rowtag=BoudiaPowerless" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya-Laffite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100624430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04936338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Herran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Moizard-Lanvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25513" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boudia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.052.0045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demortain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubiran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2013.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H97VH4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087412000349" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q7JD4F9F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00411620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00411635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02347879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00239386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mir Alvarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53525-3_23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954072v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chavez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25545" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823099v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya-Laffite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100624430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title.php?rowtag=BoudiaPowerless" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04936338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Herran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Moizard-Lanvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25513" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boudia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.052.0045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demortain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubiran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2013.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H97VH4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087412000349" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q7JD4F9F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00411620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00411635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02347879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00239386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mir Alvarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53525-3_23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954072v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chavez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25545" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823099v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>