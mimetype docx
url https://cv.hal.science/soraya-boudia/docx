--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -100,255 +100,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental STS</w:t>
+                <w:t xml:space="preserve">Technologie, pollution, environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Boudia</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Wiley-ISTE. </w:t>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology in Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-201, 2025, 978-1-394-38851-6</w:t>
+              <w:t xml:space="preserve">Histoire globale des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.799-812, 2025, 978-2-271-14628-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539030v1</w:t>
+                <w:t xml:space="preserve">hal-04947322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologie, pollution, environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Environmental STS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jas</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions. </w:t>
+                <w:t xml:space="preserve">Céline Granjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley-ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire globale des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.799-812, 2025, 978-2-271-14628-1</w:t>
+              <w:t xml:space="preserve">Science and Technology in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-201, 2025, 978-1-394-38851-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947322v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des inégalités et injustices climatiques à la transition juste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duvoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -433,64 +433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology, pollution, and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carnino, Guillaume; Hilaire-Perez, Liliane; Lamy, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global history of techniques: 19th-21th centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -532,77 +532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les STS environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baya-Laffite</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et techniques en sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781789481914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -627,51 +627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdir et perpétuer l’ignorance : les déchets à l’âge de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -713,51 +713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques et géopolitique de la globalisation : les systèmes transnationaux de surveillance de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Hilaire-Pérez; L. Zakharova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les techniques et la globalisation au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.335-350, 2016</w:t>
@@ -786,51 +786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire politique des transnationalisations des risques sanitaires et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -890,51 +890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demortain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'expertise. Santé, environnement, travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -972,64 +972,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner un monde contaminé. Les risques techniques, sanitaires et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bonneuil; D. Pestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des sciences et des savoirs, t. 3. Le siècle des technosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.380-397, 2015, 978-2021076783</w:t>
@@ -1058,51 +1058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et construction global dans le tournant des années 1960 et 1970. Les infrastructures globales d’observation et d’étude de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Boudia; E. Henry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mondialisation des risques: une histoire politique et transnationale des risques sanitaires et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.61-76, 2015, 978-2753541771</w:t>
@@ -1144,51 +1144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.119 - 125, 2015, 9782724617603</w:t>
@@ -1217,51 +1217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse coûts‐avantages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1297,289 +1297,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Scientific and Political Uncertainty. Risk Assessment in an Historical Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gouverner par les instruments économiques. La trajectoire de l’analyse coût-bénéfice dans l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Boudia; N. Jas. </w:t>
+              <w:t xml:space="preserve">D. Pestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powerless Science? The Making of the Toxic World in the Twentieth Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berghahn Books, pp.95-112, 2014</w:t>
+              <w:t xml:space="preserve">Le gouvernement des technosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.231-259, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707673v1</w:t>
+                <w:t xml:space="preserve">hal-03707530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner par les instruments économiques. La trajectoire de l’analyse coût-bénéfice dans l’action publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observing the environmental turn through the Global Environmental Monitoring System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D. Pestre. </w:t>
+              <w:t xml:space="preserve">S. Turchetti; P. Roberts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le gouvernement des technosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.231-259, 2014</w:t>
+              <w:t xml:space="preserve">Earth Under Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.195-212, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707530v1</w:t>
+                <w:t xml:space="preserve">hal-03707563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the environmental turn through the Global Environmental Monitoring System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Managing Scientific and Political Uncertainty. Risk Assessment in an Historical Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Turchetti; P. Roberts. </w:t>
+              <w:t xml:space="preserve">S. Boudia; N. Jas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Under Surveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.195-212, 2014</w:t>
+              <w:t xml:space="preserve">Powerless Science? The Making of the Toxic World in the Twentieth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn Books, pp.95-112, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707563v1</w:t>
+                <w:t xml:space="preserve">hal-03707673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Greatness and Misery of Science in a Toxic World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soraya Boudia; Nathalie Jas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powerless science? Science and politics in a toxic world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
@@ -1615,216 +1615,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d'un gouvernement par le risque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From Threshold to Risk: Exposure to Low Doses of Radiation and its Effects on Toxicants Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Bourg, Pierre-Benoît Joly, Alain Kaufmann. </w:t>
+              <w:t xml:space="preserve">Soraya Boudia, Nathalie Jas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du risque à la menace. Penser la catastrophe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.57-79, 2013, L'écologie en questions, 978-2-13-060631-4</w:t>
+              <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pickering and Chatto Publishers, pp.71-87, 2013, Studies for the Society for the Social History of Medicine: 9, 978 1 84893 403 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826350v1</w:t>
+                <w:t xml:space="preserve">hal-00826343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Threshold to Risk: Exposure to Low Doses of Radiation and its Effects on Toxicants Regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La genèse d'un gouvernement par le risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Soraya Boudia, Nathalie Jas. </w:t>
+              <w:t xml:space="preserve">Dominique Bourg, Pierre-Benoît Joly, Alain Kaufmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pickering and Chatto Publishers, pp.71-87, 2013, Studies for the Society for the Social History of Medicine: 9, 978 1 84893 403 0</w:t>
+              <w:t xml:space="preserve">Du risque à la menace. Penser la catastrophe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.57-79, 2013, L'écologie en questions, 978-2-13-060631-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826343v1</w:t>
+                <w:t xml:space="preserve">hal-00826350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soraya Boudia, Nathalie Jas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pickering and Chatto Publishers, pp.1-23, 2013, Studies for the Society for the Social History of Medicine, 9, 978 1 84893 403 0</w:t>
@@ -1853,64 +1853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction science and politics in a toxic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1-84893-403-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles Lettres, pp.507-513, 2011, 978-2251430263</w:t>
@@ -2034,51 +2034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles Lettres, pp.526-533, 2011, 978-2251430263</w:t>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atommaschinen und Wissenschaftsmuseen: Die Weltausstellung 1937 in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,51 +2225,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and Technology in Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashveen Peerbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et techniques en sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashveen Peerbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2375,51 +2375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2450,103 +2450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela N.H. Creager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Frickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rutgers University Press. , 2021, Nature, Society, and Culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2568,64 +2568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner un monde toxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2718,64 +2718,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powerless Science? Science and Politics in a Toxic World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berghahn Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st, 280 p., 2014, Environment in History: International Perspectives, 978-178238-236-2</w:t>
             </w:r>
           </w:p>
@@ -2802,171 +2802,171 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pickering and Chatto Publishers, pp.208, 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pickering &amp; Chatto, 9, 256 p., 2013, Studies for the Society for the Social History of Medicine, 978-184893-403-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826323v1</w:t>
+                <w:t xml:space="preserve">hal-02810778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pickering &amp; Chatto, 9, 256 p., 2013, Studies for the Society for the Social History of Medicine, 978-184893-403-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pickering and Chatto Publishers, pp.208, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810778v1</w:t>
+                <w:t xml:space="preserve">hal-00826323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2984,51 +2984,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d’observation et de surveillance de l’environnement, chantier pour les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Herran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3101,51 +3101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaudevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignorance. Widening the focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Goumri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,51 +3408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une crise en cache une autre : la « crise des terres rares » entre géopolitique, finance et dégâts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (4), pp.85-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3486,103 +3486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residues: Rethinking Chemical Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela N.H. Creager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Frickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (2018), pp.165-178. </w:t>
@@ -3888,51 +3888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des instruments pour mettre en économie l’environnement. L’économicisation par approximation et occultation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3966,64 +3966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir, ignorance et incertitude dans les régulations des problèmes sanitaires environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (novembre 2016), pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4048,51 +4048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d'un instrument générique de gouvernement. Le « livre rouge » de l'analyse des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Demortain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4139,51 +4139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists and their cultural heritage: Knowledge, politics and ambivalent relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soubiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4268,51 +4268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Turchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal for the History of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (3), pp.319-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4352,221 +4352,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering picocoulombs in the 1890s: the Curies' quartz- electrometer instrumentation, and how it shaped early radioactivity history</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Radioisotopes &amp;quot;economy of promises&amp;quot; : On the limits of biomedicine in public legitimization of nuclear activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 67, pp. 524-530</w:t>
+              <w:t xml:space="preserve">Dynamis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.241-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411620v1</w:t>
+                <w:t xml:space="preserve">hal-00445227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioisotopes &amp;quot;economy of promises&amp;quot; : On the limits of biomedicine in public legitimization of nuclear activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mastering picocoulombs in the 1890s: the Curies' quartz- electrometer instrumentation, and how it shaped early radioactivity history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29, pp.241-259</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, pp. 524-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445227v1</w:t>
+                <w:t xml:space="preserve">hal-00411620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhibiting sparks of Big Science to the public. Electrostatics, atomic machines and experience of Paris Palais de la Découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16, pp. 751-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4617,51 +4617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Devenir de l'Homme. Les Cahiers du Mouvement Universel de la Responsabilité Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57-58, pp.165 - 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4686,51 +4686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les dynamiques de constitution des systèmes d'expertise scientifique. La naissance du système d'évaluation et de régulation des risques des rayonnements ionisants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 70, pp.26-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4781,51 +4781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Mouvement Universel de la Responsabilite Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57-58, pp.164-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4850,64 +4850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk and Risk society in Historical Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (4), pp.317-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4932,51 +4932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Regulation: Controlling and Accepting Radioactivity Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (4), pp.389-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5001,51 +5001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance, extinction et rebonds d'une controverse scientifique : les dangers de la radioactivité pendant la guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25, pp.157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5083,51 +5083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application méconnue et pourtant célèbre de l'électrostatique : les travaux de Marie Curie, de la découverte du radium à la métrologie de la radioactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 64 (7-9), pp.461-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5197,51 +5197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 Years of Air Quality Policy in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Mir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5288,64 +5288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner un monde toxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence publique autour de l'ouvrage Boudia, S. ; Jas, N. (2019). "Gouverner un monde toxique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, May 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5383,51 +5383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Air Quality and Health Data in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Mir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rayapoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5616,51 +5616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5715,51 +5715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque, environnement et santé : histoire et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre de recherche en économie appliquée - Institut français d'Alger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5784,51 +5784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque, environnement et santé : histoire et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire sciences sociales et santé (GRAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5866,51 +5866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer les étincelles de la science au public : les «machines atomiques» et la création du Palais de la Découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence SFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5980,51 +5980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Earth challenged by Habitability. University and the stakes of the knowledge of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une terre au défi de l'habitabilité. Université et enjeux des savoirs de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,51 +6243,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,51 +6385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignorancia(s) : Ampliar el enfoque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Goumri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6566,51 +6566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6688,51 +6688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6829,51 +6829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Turchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal for the History of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45 (3), pp.319-442, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6943,51 +6943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques, situations de crise, droit, éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7194,51 +7194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya-Laffite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100624430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title.php?rowtag=BoudiaPowerless" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04936338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Herran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Moizard-Lanvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25513" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boudia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.052.0045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demortain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubiran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2013.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H97VH4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087412000349" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q7JD4F9F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00411620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00411635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02347879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00239386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mir Alvarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53525-3_23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954072v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chavez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25545" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823099v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya-Laffite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100624430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title.php?rowtag=BoudiaPowerless" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04936338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Herran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.8.2.5116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Moizard-Lanvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25513" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boudia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.052.0045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demortain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubiran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2013.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H97VH4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087412000349" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q7JD4F9F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00411620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00411635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02347879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00239386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mir Alvarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53525-3_23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954072v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rayapoull&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Solviche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.7067c655" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chavez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25545" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823099v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>