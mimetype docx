--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -347,261 +347,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparus d’Algérie après les accords d’Évian : un angoissant mystère qui s’épaissit entre 1967 et 1992</w:t>
+                <w:t xml:space="preserve">Les premières recherches des disparus d’Algérie après les accords d’Évian organisées par les autorités françaises (19 mars 1962 - 8 janvier 1966) : entre tractations au sommet et silence volontaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 416-417 (2), pp.167-193. </w:t>
+              <w:t xml:space="preserve">, 2022, T.110 (n°414-415), p. 91-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/om.416.0167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/om.213.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949808v1</w:t>
+                <w:t xml:space="preserve">hal-03737318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières recherches des disparus d’Algérie après les accords d’Évian organisées par les autorités françaises (19 mars 1962 - 8 janvier 1966) : entre tractations au sommet et silence volontaire</w:t>
+                <w:t xml:space="preserve">La disparition forcée : répercussions psychologiques et deuil traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, T.110 (n°414-415), p. 91-110. </w:t>
+              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 156 (2), pp.109-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/om.213.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eslm.156.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737318v1</w:t>
+                <w:t xml:space="preserve">hal-03949812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La disparition forcée : répercussions psychologiques et deuil traumatique</w:t>
+                <w:t xml:space="preserve">Les disparus d’Algérie après les accords d’Évian : un angoissant mystère qui s’épaissit entre 1967 et 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 156 (2), pp.109-123. </w:t>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 416-417 (2), pp.167-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eslm.156.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/om.416.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949812v1</w:t>
+                <w:t xml:space="preserve">hal-03949808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilisations des associations de familles et proches des disparus de la décennie noire en Algérie</w:t>
               </w:r>
@@ -659,183 +659,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La force locale après les accords d’Évian (mars-juillet 1962)</w:t>
+                <w:t xml:space="preserve">La jeunesse européenne dans les derniers mois de la guerre d’Algérie (mars-juillet 1962) : entre engagement et encadrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 259 (3), pp.77. </w:t>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 388-389 (2), pp.221-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmcc.259.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/om.152.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607561v1</w:t>
+                <w:t xml:space="preserve">hal-03607554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jeunesse européenne dans les derniers mois de la guerre d’Algérie (mars-juillet 1962) : entre engagement et encadrement</w:t>
+                <w:t xml:space="preserve">La force locale après les accords d’Évian (mars-juillet 1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, N° 388-389 (2), pp.221-238. </w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 259 (3), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/om.152.0221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.259.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607554v1</w:t>
+                <w:t xml:space="preserve">hal-03607561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plan Simoun ou la mobilisation anticipée des conscrits européens d’Alger et d’Oran en juin 1962</w:t>
               </w:r>
@@ -2048,51 +2048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Laribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pouget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.424.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.424.0067" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.418.0219" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.416.0167" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.213.0091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.156.0109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.114.0177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.259.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.152.0221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.269.0098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.268.0066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03679278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA040123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1183318#document-details-anchor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18955" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100986400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.136958" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/encyclopedie-de-la-colonisation-francaise-3/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3302-l-algerie-au-present-entre-resistances-et-changements-9782811126391.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/guerre-dalgerie/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Laribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pouget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.424.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.424.0067" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.418.0219" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.213.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.156.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.416.0167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.114.0177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.152.0221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.259.0077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.269.0098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.268.0066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03679278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA040123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1183318#document-details-anchor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18955" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100986400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.136958" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/encyclopedie-de-la-colonisation-francaise-3/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3302-l-algerie-au-present-entre-resistances-et-changements-9782811126391.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/guerre-dalgerie/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>