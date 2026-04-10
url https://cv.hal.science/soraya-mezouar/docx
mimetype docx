--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1,51 +1,10707 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Soraya Mezouar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maitre de Conférences**, Section 65</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger les recherches**, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation des mécanismes immunitaires impliqués dans les pathologies inflammatoires stériles et infectieuses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Défendue le 28 septembre 2020 – Aix-Marseille Univ – Faculté des Sciences Médicales et Paramédicales, Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualification Maitre de Conférences**, Section 65, N°19265323510</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation d’expérimentation en laboratoire NSB3**, Marseille, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat.*** Implication des plaquettes dans l’inflammation, la thrombose et le cancer,* directeur de thèse Pr. C. Dubois.Défendue le 3 décembre 2015 – Aix-Marseille Univ – Faculté de Médecine, Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modèles animaux d’AVC- Chirurgie vasculaire chez les rongeurs**, Cyceron, Caen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Imagerie des petits animaux - Spécialisation chirurgie animale**, CNRS, Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation spécialisée en expérimentation animale (niveau 1), Faculté de Pharmacie, Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master Pathologie Humaine, Université de la Méditerranée**, Marseille, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence, Physiopathologie et génie génétique, Université de Provence**, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITE DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-2022-aujourd'hui. Maitre de Conférence. ADES UMR 7268_HIPE Human Lab</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022. Responsable de l’équipe biologie-pharmacologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Genoscience Pharma, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de médicaments inhibiteurs de l’autophagie dans les maladies infectieuses, auto-immunes et le cancer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2022. Post-doctorat puis chercheur associé. MEPHI, Aix-Marseille Univ, IRD, AP-HM, IHU Mediterranean Infection, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation des mécanismes immunitaires impliqués dans les pathologies inflammatoires infectieuses,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> supervision Pr. J.L Mege</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015. Doctorat en science. Aix-Marseille Univ, INSERM UMR 1076, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication des plaquettes dans l’inflammation, la thrombose et le cancer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> supervision Pr. C. Dubois</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011. Master Pathologie Humaine (M2) Aix-Marseille Univ, INSERM UMR 911, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication de l’activation plaquettaire dans le cancer, la croissance tumorale et les métastases in vivo,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> supervision Pr. C. Dubois. (M1) Aix-Marseille Univ, INSERM UMR 911*, Caractérisation moléculaire du glioblastome par immunohistochimie,* supervision Dr. C. Colin**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">H index :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 33</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 3932 depuis 2012 (dont 3006 depuis 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions et diffusions scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix, bourse et société scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR**, co-investigateur, Sensibilisation immunitaire fongique : un centre de diagnostic pour l’exosome fongique, la susceptibilité individuelle et la fonction pulmonaire à long terme, FUNGIPLEX, investigateur: P. Demoly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet d’échange de recherche SCORE**, Fédération internationale des associations d’étudiants en médecine, Programme d’échanges internationaux d’étudiants en médecine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024. Bourse de doctorat régionale,** Rôle des médicaments modulateurs d’autophagie dans l’infection par le SARS-CoV-2, Unité MEPHI (académique) et Genoscience Pharma (industrie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR**, co-investigateur, Organoïdes du côlon humain comme outil d’étude des infections par les variants du SARS-CoV-2, ORGANOVIR, investigateur: H. Lelouard, CIML</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR**, co-investigateur, Evolution de la réponse immune au cours de l’infection au COVID-19: stratification des patients, IMMUNO-COVID, investigateur: J. Vitte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020- .** Membre du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020.** Winter school, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy & Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019- . Membre de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy & Clinical Immunology</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- . Membre de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Immunologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020. Bourse post-doctorale, Fondation Méditerranée infection</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Meilleur présentation orale, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Immunologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018. Bourse post-doctorale, Fondation Recherche Médicale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Young investigator award”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurothrombosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Côme, Italie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourse de voyage, École Doctorale des Sciences de la Vie et de la Santé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ED 62</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Young investigator award », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Hemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2015. Bourse doctorale, Groupe Francophone Thrombose et Cancer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2014. Bourse doctorale, Ministère Français de la recherche**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité d’expertise scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert ERC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert HCERES**, Evaluation d’Ecole Doctorale (Nantes 04/2021 et Bordeaux 09/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021.** </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert DIM1HEALTH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2021.** </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité de reviewing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis, Viruses, Pathogens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion de la culture scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à la deuxième rencontre avec les acteurs du monde socio-économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (étudiants de Master 1 & de 4° année de pharmacie filière industrie), Faculté de Pharmacie, Marseille- 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à la première rencontre avec les acteurs du monde socio-économique** (étudiants de Master 1 & de 4° année de pharmacie filière industrie), Faculté de Pharmacie, Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar live</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signature cellulaire et moléculaire de la COVID-19,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> collaboration avec la Faculté Hassan II, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2021.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à DECLICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Développer les Échanges entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs), une des actions du Cercle FSER, la branche Sciences et Société de la Fondation Schlumberger pour l’Éducation et la Recherche. Déclics consiste à faire intervenir des équipes de recherche dans les lycées pour échanger directement avec des élèves en petits groupes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à la journée de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Pharmacie, Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITE D'ENCADREMENT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 Co-encadrement de thèses de science (PhD) soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 encadrement de thèses de science (PhD) soutenue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 co-encadrement de thèse de science (PhD), en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20 mémoires de Master Recherche soutenus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Master Medical Bioengineering, Faculté des Sciences Médicales et Paramédicales de Marseille (Wuhan, Chine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Master Biologie Santé Parcours Oncologie en Alternance, Faculté des Sciences Médicales et Paramédicales de Marseille (Wuhan, Chine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Supervision de l'UE libre Initiation de la Recherche, Faculté de Médecine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Supervision de l'UE Réponse de l'hôte, Master Biologie Santé</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monkeypox Virus and Pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (4), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.70337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS-CoV-2 Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e70034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNS561 (ezurpimtrostat), a small basic lipophilic molecule, prevents lupus phenotype in a pristane‐induced lupus mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïne Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Militello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lepidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plauzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.70058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenicity and Virulence of Coxiella burnetii: Focus on Q fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassina Bechah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2495842. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2025.2495842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS‐CoV‐2 Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rmv.70034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual specificity phosphatase 1 as a non-invasive circulating biomarker candidate in preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Donet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cocallemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1576240. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2025.1576240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monkeypox Virus Subverts the Inflammatory Response of Macrophages at the Maternal‐Fetal Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lebideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (5), pp.e70412. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.70412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective role of macrophages from maternal–fetal interface in unvaccinated coronavirus disease 2019 pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Madariaga Zarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Abou Atmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐sarah Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (7), pp.e29819. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.29819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan‐microscopic examination of monkeypox virus in trophoblasts cells reveals new insights into virions release through filopodia‐like projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lebideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (4), pp.e29620. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.29620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vγ9Vδ2 T-cells Are Potent Inhibitors of SARS-CoV-2 Replication and Represent Effector Phenotypes in Patients With COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sarah Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gorvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (6), pp.1759-1769. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiae169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in SLE: from animal models to clinical evidence and pharmacological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plauzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lupus science &amp; medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.e000776. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/lupus-2022-000776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium tuberculosis Resides in Macrophages in Laryngeal Tuberculosis: A Case Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Achache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud A Boualam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Cassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Mimari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (12), pp.1413. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12121413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection and Persistence of Coxiella burnetii Clinical Isolate in the Placental Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Madariaga Zarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Militello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lepidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.1209. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24021209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of the Expression of the Placental Clock and Melatonin Genes in Preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Desbriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Katsogiannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (3), pp.2363. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24032363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the E-cadherin in human cells infected in vitro with Coxiella burnetii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Omar Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Brahim-Belhaouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Albert Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0285577. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA-binding induced (de)AMPylation activity of a Coxiella burnetii Fic enzyme targets Histone H3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Höpfner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Pogenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Krisp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1124. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05494-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Autophagy Inhibitors in Cancer: Opening up to a Therapeutic Combination with Immune Checkpoint Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïne Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Halfon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (13), pp.1702. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12131702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-In-Human Effects of PPT1 Inhibition Using the Oral Treatment with GNS561/Ezurpimtrostat in Patients with Primary and Secondary Liver Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Awada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Decaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), pp.268-277. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000522418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophages and γδ T cells interplay during SARS-CoV-2 variants infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Abou Atmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard La Scola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1078741. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.1078741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Invasive Neonatal Signature Predicts Later Development of Atopic Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Sereme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Oumar Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceï Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), pp.2749. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11102749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whipple's disease and Tropheryma whipplei infections: from bench to bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Ben Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Arrindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lepidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.e280-e291. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00128-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNS561 Exhibits Potent Antiviral Activity against SARS-CoV-2 through Autophagy Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïne Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keivan Zandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Belouzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lepidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.132. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14010132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RadA, a Key Gene of the Circadian Rhythm of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Bailo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Fiammingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (11), pp.6136. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23116136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Vγ9vδ2 T lymphocytes in infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frohna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loui Madakamutil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.928441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congenital Infection of Severe Acute Respiratory Syndrome Coronavirus 2 With Intrauterine Fetal Death: A Clinicopathological Study With Molecular Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Torrents</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zandotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (1), pp.E1092-E1100. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciab840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected recent advances in understanding the role of human mast cells in health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Levi-Schaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gibbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Hallgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo E.M. Pucillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Redegeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (6), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2022.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in systemic lupus erythematosus patients and lupus mouse model: a cross species comparative analysis for biomarker discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plauzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.943241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTN3A Targeting Vγ9Vδ2 T Cells Antimicrobial Activity Against Coxiella burnetii-Infected Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gabriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.915244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental macrophages: Origin, heterogeneity, function and role in pregnancy-associated infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Katsogiannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.94-103. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2020.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coxiella burnetii Infection to Pregnancy Complications: Key Role of the Immune Response of Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Madariaga Zarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.627. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens10050627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2RY12-Inhibitors Reduce Cancer-Associated Thrombosis and Tumor Growth in Pancreatic Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luisa Palacios-Acedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Crescence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.704945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangled Threesome: Circadian Rhythm, Body Temperature Variations, and the Immune System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10010065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNS561, a clinical-stage PPT1 inhibitor, is efficient against hepatocellular carcinoma via modulation of lysosomal functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïne Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Bassissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Macek Jilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.678-694. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2021.1988357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor Necrosis Factor Inhibitors Exacerbate Whipple’s Disease by Reprogramming Macrophage and Inducing Apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.667357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of SARS-CoV-2 in a Cornea Transplant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriem Otmani Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Line Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bedotto-Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.934. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens10080934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen‐specific IgE reactivity in patients' serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Sereme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Casanovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin-Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.395-398. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sex Hormones on Macrophage Responses to Coxiella burnetii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Melenotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.705088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNS561, a New Autophagy Inhibitor Active against Cancer Stem Cells in Hepatocellular Carcinoma and Hepatic Metastasis from Colorectal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pascussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Patricia Gifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïne Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (18), pp.5432-5438. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/jca.58533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Dimorphism and Gender in Infectious Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Melenotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lakbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.698121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime variation in SARS-CoV-2 infection and cytokine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 158, pp.105067. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpath.2021.105067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stool Serology: Development of a Non-Invasive Immunological Method for the Detection of Enterovirus-Specific Antibodies in Congo Gorilla Faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Sereme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Madariaga Zarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Medkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inestin Amona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fenollar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.810. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9040810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monocytes and macrophages, targets of SARS-CoV-2: the clue for Covid-19 immunoparalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïne Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiab044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the paradigm of IFN‐γ at the interface between innate and adaptive immunity: Macrophage‐derived IFN‐γ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/JLB.4MIR0420-619RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Granulocytic Signature Identifies COVID-19 and Its Severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222 (12), pp.1985-1996. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiaa591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Whom the Clock Ticks: Clinical Chronobiology for Infectious Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Bailo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.01457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Bet Controls Susceptibility of Mice to Coxiella burnetii Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lepidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Omar Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gorvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive immunological exploration of the premature newborn infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Sereme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pinchemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (109, SI), pp.185-186. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.14506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial infection and non-Hodgkin’s lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Melenotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gorvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Kroemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (3), pp.270-287. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1040841X.2020.1760786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune Modulation as a Therapeutic Option During the SARS-CoV-2 Outbreak: The Case for Antimalarial Aminoquinolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Bailo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.02159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian Rhythm Disruption and Sepsis in Severe Trauma Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Culver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SHK.0000000000001241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanogenic Archaea: Emerging Partners in the Field of Allergic Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Sereme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiles Grine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Drancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (3), pp.456-466. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12016-019-08766-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pru p 7 sensitization is a predominant cause of severe, cypress pollen‐associated peach allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihane Arif‐lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Östling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (4), pp.526-536. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Reliable Method to Isolate Human Placental Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gorvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (1), pp.e77. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpim.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptional signature associated with non-Hodgkin lymphoma in the blood of patients with Q fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Melenotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), pp.e0217542. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0217542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired acute‐baseline serum tryptase levels in perioperative anaphylaxis: An observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gouitaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zieleskiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progenitor mast cells and tryptase in Q fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.159-162. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2019.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Concentrations of Serum Soluble E-Cadherin in Patients With Q Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Omar Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Melenotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2019.00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The E-Cadherin Cleavage Associated to Pathogenic Bacteria Infections Can Favor Bacterial Invasion and Transmigration, Dysregulation of the Immune Response and Cancer Induction in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor Necrosis Factor-Alpha Antagonist Interferes With the Formation of Granulomatous Multinucleated Giant Cells: New Insights Into Mycobacterium tuberculosis Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Term Human Placental Macrophages Eliminate Coxiella burnetii Through an IFN-γ Autocrine Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Benammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mast Cell Cytonemes as a Defense Mechanism against Coxiella burnetii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gorvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pii: e02669-18. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02669-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Human Placental Mast Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (1), pp.e52. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpcb.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigarette smoke extract interferes with placenta macrophage functions: A new mechanism to compromise placenta functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Ben Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropheryma whipplei Increases Expression of Human Leukocyte Antigen-G on Monocytes to Reduce Tumor Necrosis Factor and Promote Bacterial Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Ben Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (5), pp.1553-1563. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2018.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of platelets in cancer and cancer-associated thrombosis: Experimental and clinical evidences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Darbousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Crescence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.thromres.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble Siglec-5 associates to PSGL-1 and displays anti-inflammatory activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.37953. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep37953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO-34 - Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panicot-Dubois Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plantureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Crescence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.S189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dignat-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Panicot-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (Suppl 1), pp.S21-S26. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30094-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Biomarkers of Venous Thromboembolism in Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Darbousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farge-Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (1), pp.17-21. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10269-015-2579-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coxiella burnetii Induces Inflammatory Interferon-Like Signature in ă Plasmacytoid Dendritic Cells: A New Feature of Immune Response in Q ă Fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignane B. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ghigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.70. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2016.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plantureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Crescence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Panicot-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.76-76. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30167-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of platelet activation prevents the P‐selectin and integrin‐dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Darbousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dignat-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Panicot-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (2), pp.462-475. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.28997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of platelet activation prevents the P-selectin and integrin-dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Darbousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dignat-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Panicot‐dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (2), pp.462-475. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.28997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Platelet-Derived Microparticles in Tumor Progression and Thrombosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Darbousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.346-358. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.seminoncol.2014.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue factor–positive neutrophils bind to injured endothelial wall and initiate thrombus formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Darbousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénaté Bonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120 (10), pp.2133-2143. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2012-06-437772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptase determination as a complementary criterion for the diagnosis of perioperative anaphylaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouitaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zieleskiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pru P 7 is a major peach allergen associated with cypress pollen sensitization and increased risk of severe reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klingebiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arif-Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Ehrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen-specific IgE reactivity in patients' serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Sereme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol-André Apoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pinchemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.219-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dignat-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panicot-Dubois Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON THROMBOSIS AND HEMOSTASIS ISSUES IN CANCER (ICTHIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, BERGAME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNS561, a new palmitoyl‐protein thioesterase 1 (PPT‐1) inhibitor, active against cancer stem cells in hepatocellular carcinoma and liver metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pascussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Patricia Gifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïne Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Macek Jílková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Association for the Study of Liver Diseases. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASLD 2021 - Liver Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel - Online, United States. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolters Kluwer Health, Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Hepatology, 74 (special), pp.817A, 1370, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Soraya Mezouar </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monkeypox Virus Subverts the Inflammatory Response of Macrophages at the Maternal‐Fetal Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lebideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (5), pp.e70412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GNS561 (ezurpimtrostat), a small basic lipophilic molecule, prevents lupus phenotype in a pristane‐induced lupus mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Militello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plauzolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182 (16), pp.3786-3799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.70058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monkeypox Virus and Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS‐CoV‐2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rmv.70034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS-CoV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), pp.e70034</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathogenicity and Virulence of Coxiella burnetii: Focus on Q fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassina Bechah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2495842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2025.2495842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual specificity phosphatase 1 as a non-invasive circulating biomarker candidate in preeclampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Donet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cocallemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1576240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2025.1576240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vγ9Vδ2 T-cells Are Potent Inhibitors of SARS-CoV-2 Replication and Represent Effector Phenotypes in Patients With COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sarah Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229 (6), pp.1759-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiae169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autophagy in cancer resistance: New combinatorial strategy for cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Halfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (10), pp.2289-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-024-02342-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan‐microscopic examination of monkeypox virus in trophoblasts cells reveals new insights into virions release through filopodia‐like projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lebideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (4), pp.e29620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protective role of macrophages from maternal–fetal interface in unvaccinated coronavirus disease 2019 pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Abou Atmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐sarah Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (7), pp.e29819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Update on Autophagy Inhibitors in Cancer: Opening up to a Therapeutic Combination with Immune Checkpoint Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Halfon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (13), pp.1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12131702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mycobacterium tuberculosis Resides in Macrophages in Laryngeal Tuberculosis: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud A Boualam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mimari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12121413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infection and Persistence of Coxiella burnetii Clinical Isolate in the Placental Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Militello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24021209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disruption of the Expression of the Placental Clock and Melatonin Genes in Preeclampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Desbriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gut microbiota in SLE: from animal models to clinical evidence and pharmacological perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plauzolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lupus science &amp; medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.e000776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/lupus-2022-000776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of the E-cadherin in human cells infected in vitro with Coxiella burnetii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Omar Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Brahim-Belhaouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Albert Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0285577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The DNA-binding induced (de)AMPylation activity of a Coxiella burnetii Fic enzyme targets Histone H3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Höpfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Pogenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Krisp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05494-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congenital Infection of Severe Acute Respiratory Syndrome Coronavirus 2 With Intrauterine Fetal Death: A Clinicopathological Study With Molecular Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Torrents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zandotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (1), pp.E1092-E1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BTN3A Targeting Vγ9Vδ2 T Cells Antimicrobial Activity Against Coxiella burnetii-Infected Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gabriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.915244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gut microbiota in systemic lupus erythematosus patients and lupus mouse model: a cross species comparative analysis for biomarker discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plauzolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.943241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selected recent advances in understanding the role of human mast cells in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Levi-Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Hallgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo E.M. Pucillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Redegeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (6), pp.1833-1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2022.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Non-Invasive Neonatal Signature Predicts Later Development of Atopic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Oumar Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanceï Kaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.2749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11102749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whipple's disease and Tropheryma whipplei infections: from bench to bedside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Ben Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Arrindell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.e280-e291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00128-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GNS561 Exhibits Potent Antiviral Activity against SARS-CoV-2 through Autophagy Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keivan Zandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Belouzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14010132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrophages and γδ T cells interplay during SARS-CoV-2 variants infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Abou Atmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1078741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1078741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First-In-Human Effects of PPT1 Inhibition Using the Oral Treatment with GNS561/Ezurpimtrostat in Patients with Primary and Secondary Liver Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liver Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.268-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000522418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RadA, a Key Gene of the Circadian Rhythm of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Fiammingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.6136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23116136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Vγ9vδ2 T lymphocytes in infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frohna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loui Madakamutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.928441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P2RY12-Inhibitors Reduce Cancer-Associated Thrombosis and Tumor Growth in Pancreatic Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Palacios-Acedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.704945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tangled Threesome: Circadian Rhythm, Body Temperature Variations, and the Immune System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10010065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Coxiella burnetii Infection to Pregnancy Complications: Key Role of the Immune Response of Placental Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10050627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placental macrophages: Origin, heterogeneity, function and role in pregnancy-associated infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2020.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tumor Necrosis Factor Inhibitors Exacerbate Whipple’s Disease by Reprogramming Macrophage and Inducing Apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.667357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Sex Hormones on Macrophage Responses to Coxiella burnetii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.705088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence of SARS-CoV-2 in a Cornea Transplant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriem Otmani Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Aherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bedotto-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10080934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GNS561, a clinical-stage PPT1 inhibitor, is efficient against hepatocellular carcinoma via modulation of lysosomal functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.678-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2021.1988357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GNS561, a New Autophagy Inhibitor Active against Cancer Stem Cells in Hepatocellular Carcinoma and Hepatic Metastasis from Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (18), pp.5432-5438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/jca.58533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen‐specific IgE reactivity in patients' serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Casanovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martin-Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Mankouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (1), pp.395-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexual Dimorphism and Gender in Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lakbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.698121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daytime variation in SARS-CoV-2 infection and cytokine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.105067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2021.105067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stool Serology: Development of a Non-Invasive Immunological Method for the Detection of Enterovirus-Specific Antibodies in Congo Gorilla Faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Medkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inestin Amona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fenollar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9040810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monocytes and macrophages, targets of SARS-CoV-2: the clue for Covid-19 immunoparalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immune Modulation as a Therapeutic Option During the SARS-CoV-2 Outbreak: The Case for Antimalarial Aminoquinolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.02159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Granulocytic Signature Identifies COVID-19 and Its Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222 (12), pp.1985-1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-invasive immunological exploration of the premature newborn infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (109, SI), pp.185-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-Bet Controls Susceptibility of Mice to Coxiella burnetii Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Omar Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For Whom the Clock Ticks: Clinical Chronobiology for Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing the paradigm of IFN‐γ at the interface between innate and adaptive immunity: Macrophage‐derived IFN‐γ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JLB.4MIR0420-619RR⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial infection and non-Hodgkin’s lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (3), pp.270-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1040841X.2020.1760786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full-Term Human Placental Macrophages Eliminate Coxiella burnetii Through an IFN-γ Autocrine Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mast Cell Cytonemes as a Defense Mechanism against Coxiella burnetii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pii: e02669-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02669-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paired acute‐baseline serum tryptase levels in perioperative anaphylaxis: An observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gouitaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zieleskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.13752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progenitor mast cells and tryptase in Q fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Leveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.159-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Concentrations of Serum Soluble E-Cadherin in Patients With Q Fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Omar Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pru p 7 sensitization is a predominant cause of severe, cypress pollen‐associated peach allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Klingebiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chantran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihane Arif‐lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Ehrenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Östling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.526-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.13345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methanogenic Archaea: Emerging Partners in the Field of Allergic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (3), pp.456-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-019-08766-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fast and Reliable Method to Isolate Human Placental Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Protocols in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (1), pp.e77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpim.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A transcriptional signature associated with non-Hodgkin lymphoma in the blood of patients with Q fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.e0217542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circadian Rhythm Disruption and Sepsis in Severe Trauma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Culver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The E-Cadherin Cleavage Associated to Pathogenic Bacteria Infections Can Favor Bacterial Invasion and Transmigration, Dysregulation of the Immune Response and Cancer Induction in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tumor Necrosis Factor-Alpha Antagonist Interferes With the Formation of Granulomatous Multinucleated Giant Cells: New Insights Into Mycobacterium tuberculosis Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropheryma whipplei Increases Expression of Human Leukocyte Antigen-G on Monocytes to Reduce Tumor Necrosis Factor and Promote Bacterial Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Ben Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Carlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (5), pp.1553-1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2018.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigarette smoke extract interferes with placenta macrophage functions: A new mechanism to compromise placenta functions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Belhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Ben Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2018.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation of Human Placental Mast Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Protocols in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (1), pp.e52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpcb.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.76-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30167-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soluble Siglec-5 associates to PSGL-1 and displays anti-inflammatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.37953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PO-34 - Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panicot-Dubois Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.S189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (Suppl 1), pp.S21-S26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30094-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of platelets in cancer and cancer-associated thrombosis: Experimental and clinical evidences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coxiella burnetii Induces Inflammatory Interferon-Like Signature in ă Plasmacytoid Dendritic Cells: A New Feature of Immune Response in Q ă Fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mignane B. Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Biomarkers of Venous Thromboembolism in Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farge-Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10269-015-2579-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of platelet activation prevents the P‐selectin and integrin‐dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (2), pp.462-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of platelet activation prevents the P-selectin and integrin-dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot‐dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (2), pp.462-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of Platelet-Derived Microparticles in Tumor Progression and Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminars in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (3), pp.346-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2014.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tissue factor–positive neutrophils bind to injured endothelial wall and initiate thrombus formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénaté Bonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120 (10), pp.2133-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2012-06-437772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen-specific IgE reactivity in patients' serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol-André Apoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.219-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tryptase determination as a complementary criterion for the diagnosis of perioperative anaphylaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouitaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zieleskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pru P 7 is a major peach allergen associated with cypress pollen sensitization and increased risk of severe reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Klingebiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chantran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arif-Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Ehrenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ostling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panicot-Dubois Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON THROMBOSIS AND HEMOSTASIS ISSUES IN CANCER (ICTHIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, BERGAME, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GNS561, a new palmitoyl‐protein thioesterase 1 (PPT‐1) inhibitor, active against cancer stem cells in hepatocellular carcinoma and liver metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">American Association for the Study of Liver Diseases. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AASLD 2021 - Liver Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtuel - Online, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolters Kluwer Health, Inc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hepatology, 74 (special), pp.817A, 1370, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,1260 +10760,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1208 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1394,51 +10841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis M&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70337" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Toumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05372703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassina Bechah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2495842" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.70034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Valade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wurtz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lebideau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70412" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madariaga Zarza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Abou Atmeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04615394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouviere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/lupus-2022-000776" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Boualam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poitrenaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121413" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Desbriere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Donato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04125807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Omar Osman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Brahim-Belhaouari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert Devaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285577" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea H&#246;pfner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krisp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05494-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482335v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halfon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131702" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harding" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03951960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1078741" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Guindo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance&#239; Kaba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11102749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boumaza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Azzouz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Arrindell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00128-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Zandi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14010132" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Fiammingo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116136" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frohna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loui Madakamutil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.928441" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lesieur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab840" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106566v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Levi-Schaffer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gibbs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hallgren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo E.M. Pucillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Redegeld" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.01.030" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.943241" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823828v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gabriac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.915244" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.10.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050627" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653453v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Palacios-Acedo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M&#232;ge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Crescence" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.704945" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10010065" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281588v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667357" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Otmani Idrissi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Chateau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto-Buffet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080934" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Casanovas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Blondel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mankouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14536" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03520015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.705088" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03300038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.698121" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03428424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2021.105067" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Medkour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inestin Amona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040810" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab044" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mege" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4MIR0420-619RR" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150816v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa591" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01457" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998321v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01546" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149731v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinchemel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14506" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997350v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1760786" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149722v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02159" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479798v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diallo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001241" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Grine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08766-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202464v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klingebiel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihane Arif&#8208;lusson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ehrenberg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas &#214;stling" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13345" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202782v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpim.77" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165970v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benatti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217542" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amadei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gouitaa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13752" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00219" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417835v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02598" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diarra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01947" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458052v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benammar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02434" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262531v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02669-18" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcb.52" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858901v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Belhareth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chartier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2018.04.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869370v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carlini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.07.034" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455290v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Darbousset" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.01.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455400v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pegon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37953" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467510v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicot-Dubois Laurence" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fr&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459875v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30094-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Darbousset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge-Bancel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-015-2579-z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466866v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignane B. Ka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00070" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451070v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30167-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817745v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28997" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773064v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot&#8208;dubois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817751v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2014.04.010" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817740v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thomas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nat&#233; Bonier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-06-437772" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479610v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouitaa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479752v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klingebiel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arif-Lusson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ehrenberg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostling" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479683v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464574v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Valade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wurtz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lebideau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Toumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis M&#232;ge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.70034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05372703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassina Bechah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2495842" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04615394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouviere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae169" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halfon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Costello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02342-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29620" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madariaga Zarza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Abou Atmeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29819" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Boualam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poitrenaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121413" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021209" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Desbriere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Donato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032363" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/lupus-2022-000776" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04125807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Omar Osman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Brahim-Belhaouari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert Devaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea H&#246;pfner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krisp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05494-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lesieur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab840" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gabriac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.915244" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.943241" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Levi-Schaffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gibbs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hallgren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo E.M. Pucillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Redegeld" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.01.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Guindo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance&#239; Kaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11102749" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boumaza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Azzouz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Arrindell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00128-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Zandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14010132" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03951960v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1078741" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harding" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Fiammingo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frohna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loui Madakamutil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.928441" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653453v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Palacios-Acedo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M&#232;ge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Crescence" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.704945" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10010065" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050627" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.10.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281588v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667357" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03520015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.705088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Otmani Idrissi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Chateau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto-Buffet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080934" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Casanovas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Blondel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mankouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14536" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03300038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.698121" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03428424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2021.105067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Medkour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inestin Amona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040810" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02159" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa591" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149731v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinchemel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14506" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01546" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149943v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01457" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mege" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4MIR0420-619RR" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1760786" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benammar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02434" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262531v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02669-18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159236v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amadei" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gouitaa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13752" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00219" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202464v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klingebiel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihane Arif&#8208;lusson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ehrenberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas &#214;stling" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13345" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458066v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Grine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08766-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202782v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpim.77" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benatti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217542" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diallo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001241" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02598" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471127v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diarra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01947" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869370v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carlini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.07.034" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858901v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Belhareth" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chartier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2018.04.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcb.52" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451070v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30167-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pegon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37953" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467510v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicot-Dubois Laurence" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fr&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459875v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30094-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455290v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Darbousset" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.01.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466866v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignane B. Ka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00070" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453350v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Darbousset" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge-Bancel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-015-2579-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28997" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot&#8208;dubois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817751v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2014.04.010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thomas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nat&#233; Bonier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-06-437772" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479683v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479610v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouitaa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klingebiel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arif-Lusson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ehrenberg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostling" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464574v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>