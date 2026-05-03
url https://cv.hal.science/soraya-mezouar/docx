--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -100,1692 +100,1709 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monkeypox Virus Subverts the Inflammatory Response of Macrophages at the Maternal‐Fetal Interface</w:t>
+                <w:t xml:space="preserve">Monkeypox Virus and Pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Valade</w:t>
+                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Wurtz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 97 (5), pp.e70412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.70412⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 97 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369073v1</w:t>
+                <w:t xml:space="preserve">hal-05479328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNS561 (ezurpimtrostat), a small basic lipophilic molecule, prevents lupus phenotype in a pristane‐induced lupus mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eya Toumi</w:t>
+                <w:t xml:space="preserve">Muriel Militello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plauzolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 182 (16), pp.3786-3799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.70058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monkeypox Virus and Pregnancy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS‐CoV‐2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mège</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.70337⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rmv.70034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479328v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS‐CoV‐2 Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS-CoV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 35 (3), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 35 (3), pp.e70034</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548885v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS-CoV-2 Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pathogenicity and Virulence of Coxiella burnetii: Focus on Q fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassina Bechah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2495842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2025.2495842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479385v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity and Virulence of Coxiella burnetii: Focus on Q fever</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+                <w:t xml:space="preserve">Dual specificity phosphatase 1 as a non-invasive circulating biomarker candidate in preeclampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Desnues</w:t>
+                <w:t xml:space="preserve">Agathe Donet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassina Bechah</w:t>
+                <w:t xml:space="preserve">Jean-François Cocallemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+                <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Devaux</w:t>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.2495842. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1576240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21505594.2025.2495842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2025.1576240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372703v1</w:t>
+                <w:t xml:space="preserve">hal-05369662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual specificity phosphatase 1 as a non-invasive circulating biomarker candidate in preeclampsia</w:t>
+                <w:t xml:space="preserve">Monkeypox Virus Subverts the Inflammatory Response of Macrophages at the Maternal‐Fetal Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Donet</w:t>
+                <w:t xml:space="preserve">Margaux Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cocallemen</w:t>
+                <w:t xml:space="preserve">Nathalie Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
+                <w:t xml:space="preserve">Marion Lebideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1576240. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (5), pp.e70412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2025.1576240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369662v1</w:t>
+                <w:t xml:space="preserve">hal-05369073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vγ9Vδ2 T-cells Are Potent Inhibitors of SARS-CoV-2 Replication and Represent Effector Phenotypes in Patients With COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+                <w:t xml:space="preserve">Pan‐microscopic examination of monkeypox virus in trophoblasts cells reveals new insights into virions release through filopodia‐like projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lebideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiae169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (4), pp.e29620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615394v1</w:t>
+                <w:t xml:space="preserve">hal-04677875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy in cancer resistance: New combinatorial strategy for cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Halfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (10), pp.2289-2290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41375-024-02342-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan‐microscopic examination of monkeypox virus in trophoblasts cells reveals new insights into virions release through filopodia‐like projections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective role of macrophages from maternal–fetal interface in unvaccinated coronavirus disease 2019 pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Abou Atmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐sarah Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatane Andrieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 96 (4), pp.e29620. </w:t>
+              <w:t xml:space="preserve">, 2024, 96 (7), pp.e29819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677875v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of macrophages from maternal–fetal interface in unvaccinated coronavirus disease 2019 pregnant women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Vγ9Vδ2 T-cells Are Potent Inhibitors of SARS-CoV-2 Replication and Represent Effector Phenotypes in Patients With COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
+                <w:t xml:space="preserve">Marie-Sarah Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Abou Atmeh</w:t>
+                <w:t xml:space="preserve">Manon Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐sarah Rouvière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonatane Andrieu</w:t>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (7), pp.e29819. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229 (6), pp.1759-1769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiae169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677903v1</w:t>
+                <w:t xml:space="preserve">hal-04615394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on Autophagy Inhibitors in Cancer: Opening up to a Therapeutic Combination with Immune Checkpoint Inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+                <w:t xml:space="preserve">Gut microbiota in SLE: from animal models to clinical evidence and pharmacological perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plauzolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raymond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (13), pp.1702. </w:t>
+              <w:t xml:space="preserve">Lupus science &amp; medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.e000776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12131702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/lupus-2022-000776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482335v1</w:t>
+                <w:t xml:space="preserve">hal-04082348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium tuberculosis Resides in Macrophages in Laryngeal Tuberculosis: A Case Report</w:t>
+                <w:t xml:space="preserve">Disruption of the Expression of the Placental Clock and Melatonin Genes in Preeclampsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Achache</w:t>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud A Boualam</w:t>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Cassir</w:t>
+                <w:t xml:space="preserve">Raoul Desbriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Mimari</w:t>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Poitrenaud</w:t>
+                <w:t xml:space="preserve">Xavier Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (12), pp.1413. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens12121413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509468v1</w:t>
+                <w:t xml:space="preserve">hal-04082229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection and Persistence of Coxiella burnetii Clinical Isolate in the Placental Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Militello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lepidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (2), pp.1209. </w:t>
@@ -1817,3421 +1834,3404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the Expression of the Placental Clock and Melatonin Genes in Preeclampsia</w:t>
+                <w:t xml:space="preserve">Mycobacterium tuberculosis Resides in Macrophages in Laryngeal Tuberculosis: A Case Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+                <w:t xml:space="preserve">Wafaa Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+                <w:t xml:space="preserve">Mahmoud A Boualam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Desbriere</w:t>
+                <w:t xml:space="preserve">Nadim Cassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+                <w:t xml:space="preserve">Clémence Mimari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Donato</w:t>
+                <w:t xml:space="preserve">Delphine Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (3), pp.2363. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24032363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12121413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082229v1</w:t>
+                <w:t xml:space="preserve">hal-04509468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota in SLE: from animal models to clinical evidence and pharmacological perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modulation of the E-cadherin in human cells infected in vitro with Coxiella burnetii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Omar Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Brahim-Belhaouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Albert Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lupus science &amp; medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/lupus-2022-000776⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0285577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082348v1</w:t>
+                <w:t xml:space="preserve">hal-04125807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the E-cadherin in human cells infected in vitro with Coxiella burnetii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The DNA-binding induced (de)AMPylation activity of a Coxiella burnetii Fic enzyme targets Histone H3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Höpfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Pogenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Krisp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285577⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05494-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125807v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DNA-binding induced (de)AMPylation activity of a Coxiella burnetii Fic enzyme targets Histone H3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vivian Pogenberg</w:t>
+                <w:t xml:space="preserve">Update on Autophagy Inhibitors in Cancer: Opening up to a Therapeutic Combination with Immune Checkpoint Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Krisp</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eric Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Halfon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.1124. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (13), pp.1702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05494-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12131702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275822v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital Infection of Severe Acute Respiratory Syndrome Coronavirus 2 With Intrauterine Fetal Death: A Clinicopathological Study With Molecular Analysis</w:t>
+                <w:t xml:space="preserve">First-In-Human Effects of PPT1 Inhibition Using the Oral Treatment with GNS561/Ezurpimtrostat in Patients with Primary and Secondary Liver Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lesieur</w:t>
+                <w:t xml:space="preserve">James Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Torrents</w:t>
+                <w:t xml:space="preserve">Ahmad Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fina</w:t>
+                <w:t xml:space="preserve">Gael Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Zandotti</w:t>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Blanc</w:t>
+                <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 75 (1), pp.E1092-E1100. </w:t>
+              <w:t xml:space="preserve">Liver Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.268-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000522418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665773v1</w:t>
+                <w:t xml:space="preserve">hal-04161118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BTN3A Targeting Vγ9Vδ2 T Cells Antimicrobial Activity Against Coxiella burnetii-Infected Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Whipple's disease and Tropheryma whipplei infections: from bench to bedside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Ben Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Arrindell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gabriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.e280-e291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.915244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00128-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823828v1</w:t>
+                <w:t xml:space="preserve">hal-03985906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota in systemic lupus erythematosus patients and lupus mouse model: a cross species comparative analysis for biomarker discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eya Toumi</w:t>
+                <w:t xml:space="preserve">GNS561 Exhibits Potent Antiviral Activity against SARS-CoV-2 through Autophagy Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Goutorbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Plauzolles</w:t>
+                <w:t xml:space="preserve">Keivan Zandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+                <w:t xml:space="preserve">Sandrine Belouzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.943241⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14010132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941998v1</w:t>
+                <w:t xml:space="preserve">hal-03663720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected recent advances in understanding the role of human mast cells in health and disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Non-Invasive Neonatal Signature Predicts Later Development of Atopic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Gibbs</w:t>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Hallgren</w:t>
+                <w:t xml:space="preserve">Moïse Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo E.M. Pucillo</w:t>
+                <w:t xml:space="preserve">Cheick Oumar Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Redegeld</w:t>
+                <w:t xml:space="preserve">Lanceï Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (6), pp.1833-1844. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.2749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2022.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11102749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106566v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Invasive Neonatal Signature Predicts Later Development of Atopic Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrophages and γδ T cells interplay during SARS-CoV-2 variants infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Abou Atmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïse Michel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lanceï Kaba</w:t>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11102749⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1078741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1078741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754547v1</w:t>
+                <w:t xml:space="preserve">hal-03951960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whipple's disease and Tropheryma whipplei infections: from bench to bedside</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">RadA, a Key Gene of the Circadian Rhythm of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Fiammingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00128-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.6136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23116136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985906v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561 Exhibits Potent Antiviral Activity against SARS-CoV-2 through Autophagy Inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+                <w:t xml:space="preserve">Role of Vγ9vδ2 T lymphocytes in infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frohna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loui Madakamutil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14010132⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.928441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663720v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophages and γδ T cells interplay during SARS-CoV-2 variants infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+                <w:t xml:space="preserve">Selected recent advances in understanding the role of human mast cells in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Levi-Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Hallgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard La Scola</w:t>
+                <w:t xml:space="preserve">Carlo E.M. Pucillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Olive</w:t>
+                <w:t xml:space="preserve">Frank Redegeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1078741. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (6), pp.1833-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1078741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2022.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951960v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-In-Human Effects of PPT1 Inhibition Using the Oral Treatment with GNS561/Ezurpimtrostat in Patients with Primary and Secondary Liver Cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut microbiota in systemic lupus erythematosus patients and lupus mouse model: a cross species comparative analysis for biomarker discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harding</w:t>
+                <w:t xml:space="preserve">Benoit Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plauzolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Awada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Merle</w:t>
+                <w:t xml:space="preserve">Marion Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000522418⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.943241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161118v1</w:t>
+                <w:t xml:space="preserve">hal-03941998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RadA, a Key Gene of the Circadian Rhythm of Escherichia coli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">BTN3A Targeting Vγ9Vδ2 T Cells Antimicrobial Activity Against Coxiella burnetii-Infected Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gabriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23116136⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.915244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684665v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Vγ9vδ2 T lymphocytes in infectious diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carla Cano</w:t>
+                <w:t xml:space="preserve">Congenital Infection of Severe Acute Respiratory Syndrome Coronavirus 2 With Intrauterine Fetal Death: A Clinicopathological Study With Molecular Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Torrents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frohna</w:t>
+                <w:t xml:space="preserve">Christine Zandotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loui Madakamutil</w:t>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (1), pp.E1092-E1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.928441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081615v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2RY12-Inhibitors Reduce Cancer-Associated Thrombosis and Tumor Growth in Pancreatic Cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Placental macrophages: Origin, heterogeneity, function and role in pregnancy-associated infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luisa Palacios-Acedo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2021.704945⟩</w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2020.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653453v1</w:t>
+                <w:t xml:space="preserve">hal-03216137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tangled Threesome: Circadian Rhythm, Body Temperature Variations, and the Immune System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biology10010065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Coxiella burnetii Infection to Pregnancy Complications: Key Role of the Immune Response of Placental Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">P2RY12-Inhibitors Reduce Cancer-Associated Thrombosis and Tumor Growth in Pancreatic Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Palacios-Acedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10050627⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.704945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308215v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental macrophages: Origin, heterogeneity, function and role in pregnancy-associated infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">From Coxiella burnetii Infection to Pregnancy Complications: Key Role of the Immune Response of Placental Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103, pp.94-103. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2020.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10050627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216137v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor Necrosis Factor Inhibitors Exacerbate Whipple’s Disease by Reprogramming Macrophage and Inducing Apoptosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+                <w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen‐specific IgE reactivity in patients' serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bardou</w:t>
+                <w:t xml:space="preserve">Natacha Casanovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Audrey Martin-Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+                <w:t xml:space="preserve">Farid Mankouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (1), pp.395-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.667357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.14536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281588v1</w:t>
+                <w:t xml:space="preserve">hal-03599645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sex Hormones on Macrophage Responses to Coxiella burnetii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Gay</w:t>
+                <w:t xml:space="preserve">Tumor Necrosis Factor Inhibitors Exacerbate Whipple’s Disease by Reprogramming Macrophage and Inducing Apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléa Melenotte</w:t>
+                <w:t xml:space="preserve">Matthieu Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lopez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.705088⟩</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.667357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520015v1</w:t>
+                <w:t xml:space="preserve">hal-03281588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of SARS-CoV-2 in a Cornea Transplant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriem Otmani Idrissi</w:t>
+                <w:t xml:space="preserve">Impact of Sex Hormones on Macrophage Responses to Coxiella burnetii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Baudoin</w:t>
+                <w:t xml:space="preserve">Cléa Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Line Chateau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bedotto-Buffet</w:t>
+                <w:t xml:space="preserve">Alexandre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10080934⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.705088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329562v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561, a clinical-stage PPT1 inhibitor, is efficient against hepatocellular carcinoma via modulation of lysosomal functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presence of SARS-CoV-2 in a Cornea Transplant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriem Otmani Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Raymond</w:t>
+                <w:t xml:space="preserve">Anne-Line Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Bassissi</w:t>
+                <w:t xml:space="preserve">Sarah Aherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
+                <w:t xml:space="preserve">Marielle Bedotto-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (3), pp.678-694. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2021.1988357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10080934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04876759v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561, a New Autophagy Inhibitor Active against Cancer Stem Cells in Hepatocellular Carcinoma and Hepatic Metastasis from Colorectal Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">GNS561, a clinical-stage PPT1 inhibitor, is efficient against hepatocellular carcinoma via modulation of lysosomal functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+                <w:t xml:space="preserve">Firas Bassissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
+                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (18), pp.5432-5438. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.678-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/jca.58533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2021.1988357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326462v1</w:t>
+                <w:t xml:space="preserve">hal-04876759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen‐specific IgE reactivity in patients' serum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+                <w:t xml:space="preserve">GNS561, a New Autophagy Inhibitor Active against Cancer Stem Cells in Hepatocellular Carcinoma and Hepatic Metastasis from Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Casanovas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moïse Michel</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Martin-Blondel</w:t>
+                <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Mankouri</w:t>
+                <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (1), pp.395-398. </w:t>
+              <w:t xml:space="preserve">American Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (18), pp.5432-5438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.14536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/jca.58533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599645v1</w:t>
+                <w:t xml:space="preserve">hal-03326462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual Dimorphism and Gender in Infectious Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Lakbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
@@ -5269,103 +5269,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daytime variation in SARS-CoV-2 infection and cytokine production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 158, pp.105067. </w:t>
@@ -5397,4148 +5397,4148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stool Serology: Development of a Non-Invasive Immunological Method for the Detection of Enterovirus-Specific Antibodies in Congo Gorilla Faeces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Fenollar</w:t>
+                <w:t xml:space="preserve">Monocytes and macrophages, targets of SARS-CoV-2: the clue for Covid-19 immunoparalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9040810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279623v1</w:t>
+                <w:t xml:space="preserve">hal-03152762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocytes and macrophages, targets of SARS-CoV-2: the clue for Covid-19 immunoparalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+                <w:t xml:space="preserve">Stool Serology: Development of a Non-Invasive Immunological Method for the Detection of Enterovirus-Specific Antibodies in Congo Gorilla Faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Medkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inestin Amona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fenollar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiab044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9040810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152762v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Modulation as a Therapeutic Option During the SARS-CoV-2 Outbreak: The Case for Antimalarial Aminoquinolines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">For Whom the Clock Ticks: Clinical Chronobiology for Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.02159⟩</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149722v1</w:t>
+                <w:t xml:space="preserve">hal-03149943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Granulocytic Signature Identifies COVID-19 and Its Severity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Non-invasive immunological exploration of the premature newborn infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 222 (12), pp.1985-1996. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (109, SI), pp.185-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.14506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150816v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive immunological exploration of the premature newborn infant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">T-Bet Controls Susceptibility of Mice to Coxiella burnetii Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Omar Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pinchemel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Chartier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14506⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149731v1</w:t>
+                <w:t xml:space="preserve">hal-02998321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-Bet Controls Susceptibility of Mice to Coxiella burnetii Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">A Granulocytic Signature Identifies COVID-19 and Its Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01546⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222 (12), pp.1985-1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998321v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For Whom the Clock Ticks: Clinical Chronobiology for Infectious Diseases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Changing the paradigm of IFN‐γ at the interface between innate and adaptive immunity: Macrophage‐derived IFN‐γ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/JLB.4MIR0420-619RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149943v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the paradigm of IFN‐γ at the interface between innate and adaptive immunity: Macrophage‐derived IFN‐γ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bacterial infection and non-Hodgkin’s lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Mege</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guido Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (3), pp.270-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/JLB.4MIR0420-619RR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1040841X.2020.1760786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868444v1</w:t>
+                <w:t xml:space="preserve">hal-02997350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial infection and non-Hodgkin’s lymphoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Immune Modulation as a Therapeutic Option During the SARS-CoV-2 Outbreak: The Case for Antimalarial Aminoquinolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guido Kroemer</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (3), pp.270-287. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1040841X.2020.1760786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.02159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997350v1</w:t>
+                <w:t xml:space="preserve">hal-03149722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Term Human Placental Macrophages Eliminate Coxiella burnetii Through an IFN-γ Autocrine Loop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Circadian Rhythm Disruption and Sepsis in Severe Trauma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Culver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Chartier</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02434⟩</w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458052v1</w:t>
+                <w:t xml:space="preserve">hal-02479798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mast Cell Cytonemes as a Defense Mechanism against Coxiella burnetii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High Concentrations of Serum Soluble E-Cadherin in Patients With Q Fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Desnues</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Omar Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.02669-18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02262531v1</w:t>
+                <w:t xml:space="preserve">hal-02417843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paired acute‐baseline serum tryptase levels in perioperative anaphylaxis: An observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amadei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gouitaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zieleskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.13752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progenitor mast cells and tryptase in Q fever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Leveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64, pp.159-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Concentrations of Serum Soluble E-Cadherin in Patients With Q Fever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Methanogenic Archaea: Emerging Partners in the Field of Allergic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Chartier</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00219⟩</w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (3), pp.456-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-019-08766-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417843v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pru p 7 sensitization is a predominant cause of severe, cypress pollen‐associated peach allergy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angelica Ehrenberg</w:t>
+                <w:t xml:space="preserve">A transcriptional signature associated with non-Hodgkin lymphoma in the blood of patients with Q fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Östling</w:t>
+                <w:t xml:space="preserve">Simon Benatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cea.13345⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.e0217542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202464v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogenic Archaea: Emerging Partners in the Field of Allergic Diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Fast and Reliable Method to Isolate Human Placental Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mege</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12016-019-08766-5⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (1), pp.e77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpim.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458066v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and Reliable Method to Isolate Human Placental Macrophages</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pru p 7 sensitization is a predominant cause of severe, cypress pollen‐associated peach allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Klingebiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chantran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihane Arif‐lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Ehrenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Östling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpim.77⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.526-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.13345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202782v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptional signature associated with non-Hodgkin lymphoma in the blood of patients with Q fever</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The E-Cadherin Cleavage Associated to Pathogenic Bacteria Infections Can Favor Bacterial Invasion and Transmigration, Dysregulation of the Immune Response and Cancer Induction in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217542⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165970v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian Rhythm Disruption and Sepsis in Severe Trauma Patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tumor Necrosis Factor-Alpha Antagonist Interferes With the Formation of Granulomatous Multinucleated Giant Cells: New Insights Into Mycobacterium tuberculosis Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Hammad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Issa Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001241⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479798v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E-Cadherin Cleavage Associated to Pathogenic Bacteria Infections Can Favor Bacterial Invasion and Transmigration, Dysregulation of the Immune Response and Cancer Induction in Humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Full-Term Human Placental Macrophages Eliminate Coxiella burnetii Through an IFN-γ Autocrine Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02417835v1</w:t>
+                <w:t xml:space="preserve">hal-02458052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor Necrosis Factor-Alpha Antagonist Interferes With the Formation of Granulomatous Multinucleated Giant Cells: New Insights Into Mycobacterium tuberculosis Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mast Cell Cytonemes as a Defense Mechanism against Coxiella burnetii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pii: e02669-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02669-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471127v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropheryma whipplei Increases Expression of Human Leukocyte Antigen-G on Monocytes to Reduce Tumor Necrosis Factor and Promote Bacterial Replication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Isolation of Human Placental Mast Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2018.07.034⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (1), pp.e52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpcb.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869370v1</w:t>
+                <w:t xml:space="preserve">hal-02444309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigarette smoke extract interferes with placenta macrophage functions: A new mechanism to compromise placenta functions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Belhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Belhareth</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Celine Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Ben Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78, pp.120-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reprotox.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Human Placental Mast Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tropheryma whipplei Increases Expression of Human Leukocyte Antigen-G on Monocytes to Reduce Tumor Necrosis Factor and Promote Bacterial Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Ben Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Carlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80 (1), pp.e52. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (5), pp.1553-1563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpcb.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2018.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444309v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t>
+                <w:t xml:space="preserve">PO-34 - Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Frere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Panicot-Dubois Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Crescence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+                <w:t xml:space="preserve">C Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.S189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451070v1</w:t>
+                <w:t xml:space="preserve">hal-01467510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble Siglec-5 associates to PSGL-1 and displays anti-inflammatory activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pepin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pegon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep37953⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (Suppl 1), pp.S21-S26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30094-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455400v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PO-34 - Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soluble Siglec-5 associates to PSGL-1 and displays anti-inflammatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panicot-Dubois Laurence</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lydie Crescence</w:t>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Frère</w:t>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.37953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467510v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Role of platelets in cancer and cancer-associated thrombosis: Experimental and clinical evidences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 140 (Suppl 1), pp.S21-S26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30094-9⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 139, pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459875v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of platelets in cancer and cancer-associated thrombosis: Experimental and clinical evidences.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Coxiella burnetii Induces Inflammatory Interferon-Like Signature in ă Plasmacytoid Dendritic Cells: A New Feature of Immune Response in Q ă Fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mignane B. Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lydie Crescence</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455290v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coxiella burnetii Induces Inflammatory Interferon-Like Signature in ă Plasmacytoid Dendritic Cells: A New Feature of Immune Response in Q ă Fever</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Biomarkers of Venous Thromboembolism in Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ghigo</w:t>
+                <w:t xml:space="preserve">Roxanne Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farge-Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00070⟩</w:t>
+              <w:t xml:space="preserve">Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10269-015-2579-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466866v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Biomarkers of Venous Thromboembolism in Cancer Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Farge-Bancel</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (1), pp.17-21. </w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.76-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10269-015-2579-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30167-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453350v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of platelet activation prevents the P‐selectin and integrin‐dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Darbousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136 (2), pp.462-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9572,103 +9572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of platelet activation prevents the P-selectin and integrin-dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Darbousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Panicot‐dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136 (2), pp.462-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9702,103 +9702,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Platelet-Derived Microparticles in Tumor Progression and Thrombosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Darbousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (3), pp.346-358. </w:t>
@@ -9836,90 +9836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue factor–positive neutrophils bind to injured endothelial wall and initiate thrombus formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Darbousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénaté Bonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9996,471 +9996,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen-specific IgE reactivity in patients' serum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+                <w:t xml:space="preserve">Tryptase determination as a complementary criterion for the diagnosis of perioperative anaphylaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amadei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol-André Apoil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Blanchard</w:t>
+                <w:t xml:space="preserve">M. Gouitaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zieleskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.219-220</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479683v1</w:t>
+                <w:t xml:space="preserve">hal-02479610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptase determination as a complementary criterion for the diagnosis of perioperative anaphylaxis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amadei</w:t>
+                <w:t xml:space="preserve">Pru P 7 is a major peach allergen associated with cypress pollen sensitization and increased risk of severe reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Klingebiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chantran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gouitaa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zieleskiewicz</w:t>
+                <w:t xml:space="preserve">R. Arif-Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Ehrenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ostling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal. pp.9</w:t>
+              <w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479610v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pru P 7 is a major peach allergen associated with cypress pollen sensitization and increased risk of severe reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Arif-Lusson</w:t>
+                <w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen-specific IgE reactivity in patients' serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Ehrenberg</w:t>
+                <w:t xml:space="preserve">Pol-André Apoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ostling</w:t>
+                <w:t xml:space="preserve">P Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.46-47</w:t>
+              <w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.219-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479752v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panicot-Dubois Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10530,90 +10530,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNS561, a new palmitoyl‐protein thioesterase 1 (PPT‐1) inhibitor, active against cancer stem cells in hepatocellular carcinoma and liver metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10841,51 +10841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Valade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wurtz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lebideau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Toumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis M&#232;ge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.70034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05372703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassina Bechah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2495842" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04615394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouviere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae169" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halfon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Costello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02342-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29620" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madariaga Zarza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Abou Atmeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29819" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Boualam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poitrenaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121413" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021209" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Desbriere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Donato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032363" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/lupus-2022-000776" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04125807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Omar Osman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Brahim-Belhaouari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert Devaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea H&#246;pfner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krisp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05494-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lesieur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab840" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gabriac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.915244" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.943241" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Levi-Schaffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gibbs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hallgren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo E.M. Pucillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Redegeld" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.01.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Guindo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance&#239; Kaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11102749" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boumaza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Azzouz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Arrindell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00128-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Zandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14010132" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03951960v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1078741" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harding" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Fiammingo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frohna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loui Madakamutil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.928441" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653453v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Palacios-Acedo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M&#232;ge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Crescence" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.704945" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10010065" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050627" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.10.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281588v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667357" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03520015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.705088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Otmani Idrissi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Chateau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto-Buffet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080934" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Casanovas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Blondel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mankouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14536" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03300038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.698121" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03428424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2021.105067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Medkour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inestin Amona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040810" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02159" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa591" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149731v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinchemel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14506" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01546" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149943v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01457" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mege" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4MIR0420-619RR" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1760786" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benammar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02434" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262531v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02669-18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159236v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amadei" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gouitaa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13752" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00219" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202464v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klingebiel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihane Arif&#8208;lusson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ehrenberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas &#214;stling" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13345" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458066v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Grine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08766-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202782v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpim.77" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benatti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217542" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diallo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001241" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02598" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471127v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diarra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01947" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869370v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carlini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.07.034" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858901v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Belhareth" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chartier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2018.04.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcb.52" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451070v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30167-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pegon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37953" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467510v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicot-Dubois Laurence" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fr&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459875v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30094-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455290v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Darbousset" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.01.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466866v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignane B. Ka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00070" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453350v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Darbousset" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge-Bancel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-015-2579-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28997" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot&#8208;dubois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817751v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2014.04.010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thomas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nat&#233; Bonier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-06-437772" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479683v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479610v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouitaa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klingebiel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arif-Lusson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ehrenberg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostling" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464574v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis M&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70337" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Toumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.70034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05372703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassina Bechah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2495842" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Valade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wurtz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lebideau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70412" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29620" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halfon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Costello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02342-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madariaga Zarza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Abou Atmeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04615394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouviere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae169" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/lupus-2022-000776" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Desbriere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Donato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021209" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Boualam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poitrenaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04125807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Omar Osman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Brahim-Belhaouari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert Devaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285577" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea H&#246;pfner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krisp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05494-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131702" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harding" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522418" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boumaza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Azzouz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Arrindell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00128-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Zandi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14010132" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Guindo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance&#239; Kaba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11102749" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03951960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1078741" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684665v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Fiammingo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116136" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frohna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loui Madakamutil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.928441" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Levi-Schaffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gibbs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hallgren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo E.M. Pucillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Redegeld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.01.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.943241" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gabriac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.915244" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lesieur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab840" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.10.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10010065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Palacios-Acedo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M&#232;ge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Crescence" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.704945" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050627" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Casanovas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Blondel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mankouri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14536" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281588v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667357" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03520015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.705088" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Otmani Idrissi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Chateau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto-Buffet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080934" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03300038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.698121" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03428424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2021.105067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab044" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Medkour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inestin Amona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040810" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01457" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinchemel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14506" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01546" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150816v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa591" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mege" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4MIR0420-619RR" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1760786" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149722v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Michel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02159" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479798v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diallo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001241" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417843v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00219" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159236v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amadei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gouitaa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13752" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458066v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Grine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08766-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benatti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217542" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202782v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpim.77" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202464v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klingebiel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihane Arif&#8208;lusson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ehrenberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas &#214;stling" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13345" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417835v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02598" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471127v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diarra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01947" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458052v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benammar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02434" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02669-18" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444309v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcb.52" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Belhareth" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chartier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2018.04.009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carlini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.07.034" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467510v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicot-Dubois Laurence" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fr&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459875v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30094-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455400v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pegon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37953" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455290v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Darbousset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.01.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466866v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignane B. Ka" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00070" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453350v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Darbousset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge-Bancel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-015-2579-z" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451070v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30167-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28997" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot&#8208;dubois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817751v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2014.04.010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thomas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nat&#233; Bonier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-06-437772" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouitaa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479752v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klingebiel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arif-Lusson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ehrenberg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostling" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479683v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464574v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>