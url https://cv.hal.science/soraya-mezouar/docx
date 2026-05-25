--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -66,1743 +66,1726 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monkeypox Virus and Pregnancy</w:t>
+                <w:t xml:space="preserve">Monkeypox Virus Subverts the Inflammatory Response of Macrophages at the Maternal‐Fetal Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
+                <w:t xml:space="preserve">Margaux Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lebideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 97 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.70337⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 97 (5), pp.e70412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479328v1</w:t>
+                <w:t xml:space="preserve">hal-05369073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNS561 (ezurpimtrostat), a small basic lipophilic molecule, prevents lupus phenotype in a pristane‐induced lupus mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Militello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lepidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plauzolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 182 (16), pp.3786-3799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.70058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS‐CoV‐2 Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Monkeypox Virus and Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rmv.70034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548885v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS-CoV-2 Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS‐CoV‐2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 35 (3), pp.e70034</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 35 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rmv.70034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479385v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity and Virulence of Coxiella burnetii: Focus on Q fever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Monitoring Macrophage Polarization in Infectious Disease, Lesson From SARS-CoV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), pp.e70034</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372703v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual specificity phosphatase 1 as a non-invasive circulating biomarker candidate in preeclampsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonatane Andrieu</w:t>
+                <w:t xml:space="preserve">Pathogenicity and Virulence of Coxiella burnetii: Focus on Q fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Donet</w:t>
+                <w:t xml:space="preserve">Benoit Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cocallemen</w:t>
+                <w:t xml:space="preserve">Yassina Bechah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1576240. </w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2495842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2025.1576240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2025.2495842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369662v1</w:t>
+                <w:t xml:space="preserve">hal-05372703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monkeypox Virus Subverts the Inflammatory Response of Macrophages at the Maternal‐Fetal Interface</w:t>
+                <w:t xml:space="preserve">Dual specificity phosphatase 1 as a non-invasive circulating biomarker candidate in preeclampsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Valade</w:t>
+                <w:t xml:space="preserve">Agathe Donet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Wurtz</w:t>
+                <w:t xml:space="preserve">Jean-François Cocallemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lebideau</w:t>
+                <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bretelle</w:t>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97 (5), pp.e70412. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1576240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.70412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2025.1576240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369073v1</w:t>
+                <w:t xml:space="preserve">hal-05369662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan‐microscopic examination of monkeypox virus in trophoblasts cells reveals new insights into virions release through filopodia‐like projections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
+                <w:t xml:space="preserve">Vγ9Vδ2 T-cells Are Potent Inhibitors of SARS-CoV-2 Replication and Represent Effector Phenotypes in Patients With COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sarah Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.29620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229 (6), pp.1759-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiae169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677875v1</w:t>
+                <w:t xml:space="preserve">hal-04615394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy in cancer resistance: New combinatorial strategy for cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Halfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (10), pp.2289-2290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41375-024-02342-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of macrophages from maternal–fetal interface in unvaccinated coronavirus disease 2019 pregnant women</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pan‐microscopic examination of monkeypox virus in trophoblasts cells reveals new insights into virions release through filopodia‐like projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lebideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 96 (7), pp.e29819. </w:t>
+              <w:t xml:space="preserve">, 2024, 96 (4), pp.e29620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677903v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vγ9Vδ2 T-cells Are Potent Inhibitors of SARS-CoV-2 Replication and Represent Effector Phenotypes in Patients With COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Protective role of macrophages from maternal–fetal interface in unvaccinated coronavirus disease 2019 pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sarah Rouviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+                <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Richaud</w:t>
+                <w:t xml:space="preserve">Perla Abou Atmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+                <w:t xml:space="preserve">Marie‐sarah Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 229 (6), pp.1759-1769. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (7), pp.e29819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiae169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615394v1</w:t>
+                <w:t xml:space="preserve">hal-04677903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota in SLE: from animal models to clinical evidence and pharmacological perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Update on Autophagy Inhibitors in Cancer: Opening up to a Therapeutic Combination with Immune Checkpoint Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Halfon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lupus science &amp; medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.e000776. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (13), pp.1702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/lupus-2022-000776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12131702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082348v1</w:t>
+                <w:t xml:space="preserve">hal-04482335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the Expression of the Placental Clock and Melatonin Genes in Preeclampsia</w:t>
+                <w:t xml:space="preserve">Mycobacterium tuberculosis Resides in Macrophages in Laryngeal Tuberculosis: A Case Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+                <w:t xml:space="preserve">Wafaa Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+                <w:t xml:space="preserve">Mahmoud A Boualam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Desbriere</w:t>
+                <w:t xml:space="preserve">Nadim Cassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+                <w:t xml:space="preserve">Clémence Mimari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Donato</w:t>
+                <w:t xml:space="preserve">Delphine Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (3), pp.2363. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24032363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12121413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082229v1</w:t>
+                <w:t xml:space="preserve">hal-04509468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection and Persistence of Coxiella burnetii Clinical Isolate in the Placental Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Militello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lepidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (2), pp.1209. </w:t>
@@ -1834,2319 +1817,2314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium tuberculosis Resides in Macrophages in Laryngeal Tuberculosis: A Case Report</w:t>
+                <w:t xml:space="preserve">Disruption of the Expression of the Placental Clock and Melatonin Genes in Preeclampsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Achache</w:t>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud A Boualam</w:t>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Cassir</w:t>
+                <w:t xml:space="preserve">Raoul Desbriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Mimari</w:t>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Poitrenaud</w:t>
+                <w:t xml:space="preserve">Xavier Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (12), pp.1413. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens12121413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509468v1</w:t>
+                <w:t xml:space="preserve">hal-04082229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the E-cadherin in human cells infected in vitro with Coxiella burnetii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut microbiota in SLE: from animal models to clinical evidence and pharmacological perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plauzolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Omar Osman</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285577⟩</w:t>
+              <w:t xml:space="preserve">Lupus science &amp; medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.e000776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/lupus-2022-000776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125807v1</w:t>
+                <w:t xml:space="preserve">hal-04082348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DNA-binding induced (de)AMPylation activity of a Coxiella burnetii Fic enzyme targets Histone H3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Höpfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothea Höpfner</w:t>
+                <w:t xml:space="preserve">Vivian Pogenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Cichy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christoph Krisp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.1124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-023-05494-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on Autophagy Inhibitors in Cancer: Opening up to a Therapeutic Combination with Immune Checkpoint Inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+                <w:t xml:space="preserve">Modulation of the E-cadherin in human cells infected in vitro with Coxiella burnetii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Omar Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Brahim-Belhaouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raymond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Halfon</w:t>
+                <w:t xml:space="preserve">Christian Albert Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (13), pp.1702. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0285577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12131702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482335v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-In-Human Effects of PPT1 Inhibition Using the Oral Treatment with GNS561/Ezurpimtrostat in Patients with Primary and Secondary Liver Cancers</w:t>
+                <w:t xml:space="preserve">Multiplex Specific IgE Profiling in Neonatal Stool of Preterms Predicts IgE-Mediated Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harding</w:t>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Awada</w:t>
+                <w:t xml:space="preserve">Moïse Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Roth</w:t>
+                <w:t xml:space="preserve">Nicolas Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Decaens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Merle</w:t>
+                <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000522418⟩</w:t>
+              <w:t xml:space="preserve">Allergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.58-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/allergies3010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161118v1</w:t>
+                <w:t xml:space="preserve">hal-05621563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whipple's disease and Tropheryma whipplei infections: from bench to bedside</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selected recent advances in understanding the role of human mast cells in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Levi-Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Boumaza</w:t>
+                <w:t xml:space="preserve">Bernhard Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eya Ben Azzouz</w:t>
+                <w:t xml:space="preserve">Jenny Hallgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Arrindell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+                <w:t xml:space="preserve">Carlo E.M. Pucillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Redegeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00128-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (6), pp.1833-1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2022.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985906v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561 Exhibits Potent Antiviral Activity against SARS-CoV-2 through Autophagy Inhibition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congenital Infection of Severe Acute Respiratory Syndrome Coronavirus 2 With Intrauterine Fetal Death: A Clinicopathological Study With Molecular Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Belouzard</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Andreani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+                <w:t xml:space="preserve">Julia Torrents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zandotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14010132⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (1), pp.E1092-E1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663720v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Invasive Neonatal Signature Predicts Later Development of Atopic Diseases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota in systemic lupus erythematosus patients and lupus mouse model: a cross species comparative analysis for biomarker discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plauzolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lanceï Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11102749⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.943241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754547v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophages and γδ T cells interplay during SARS-CoV-2 variants infection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">BTN3A Targeting Vγ9Vδ2 T Cells Antimicrobial Activity Against Coxiella burnetii-Infected Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard La Scola</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Olive</w:t>
+                <w:t xml:space="preserve">Carla Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gabriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.1078741. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1078741⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.915244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951960v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RadA, a Key Gene of the Circadian Rhythm of Escherichia coli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+                <w:t xml:space="preserve">Macrophages and γδ T cells interplay during SARS-CoV-2 variants infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Abou Atmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23116136⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1078741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1078741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684665v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Vγ9vδ2 T lymphocytes in infectious diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Non-Invasive Neonatal Signature Predicts Later Development of Atopic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loui Madakamutil</w:t>
+                <w:t xml:space="preserve">Cheick Oumar Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanceï Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.928441⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.2749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11102749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081615v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected recent advances in understanding the role of human mast cells in health and disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whipple's disease and Tropheryma whipplei infections: from bench to bedside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Gibbs</w:t>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Hallgren</w:t>
+                <w:t xml:space="preserve">Eya Ben Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo E.M. Pucillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Redegeld</w:t>
+                <w:t xml:space="preserve">Jeffrey Arrindell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2022.01.030⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.e280-e291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00128-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106566v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota in systemic lupus erythematosus patients and lupus mouse model: a cross species comparative analysis for biomarker discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eya Toumi</w:t>
+                <w:t xml:space="preserve">GNS561 Exhibits Potent Antiviral Activity against SARS-CoV-2 through Autophagy Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keivan Zandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Goutorbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Plauzolles</w:t>
+                <w:t xml:space="preserve">Sandrine Belouzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+                <w:t xml:space="preserve">Julien Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.943241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14010132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941998v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BTN3A Targeting Vγ9Vδ2 T Cells Antimicrobial Activity Against Coxiella burnetii-Infected Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First-In-Human Effects of PPT1 Inhibition Using the Oral Treatment with GNS561/Ezurpimtrostat in Patients with Primary and Secondary Liver Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Foucher</w:t>
+                <w:t xml:space="preserve">James Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gabriac</w:t>
+                <w:t xml:space="preserve">Ahmad Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.915244⟩</w:t>
+              <w:t xml:space="preserve">Liver Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.268-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000522418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823828v1</w:t>
+                <w:t xml:space="preserve">hal-04161118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital Infection of Severe Acute Respiratory Syndrome Coronavirus 2 With Intrauterine Fetal Death: A Clinicopathological Study With Molecular Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RadA, a Key Gene of the Circadian Rhythm of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Zandotti</w:t>
+                <w:t xml:space="preserve">Aissatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Blanc</w:t>
+                <w:t xml:space="preserve">Oksana Fiammingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 75 (1), pp.E1092-E1100. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.6136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23116136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665773v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental macrophages: Origin, heterogeneity, function and role in pregnancy-associated infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Role of Vγ9vδ2 T lymphocytes in infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Ben Amara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Frohna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loui Madakamutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2020.10.017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.928441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216137v1</w:t>
+                <w:t xml:space="preserve">hal-04081615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tangled Threesome: Circadian Rhythm, Body Temperature Variations, and the Immune System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Coxiella burnetii Infection to Pregnancy Complications: Key Role of the Immune Response of Placental Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.65. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10010065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10050627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216153v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2RY12-Inhibitors Reduce Cancer-Associated Thrombosis and Tumor Growth in Pancreatic Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luisa Palacios-Acedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,5768 +4195,5936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Coxiella burnetii Infection to Pregnancy Complications: Key Role of the Immune Response of Placental Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Tangled Threesome: Circadian Rhythm, Body Temperature Variations, and the Immune System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10050627⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10010065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03308215v1</w:t>
+                <w:t xml:space="preserve">hal-03216153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen‐specific IgE reactivity in patients' serum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moïse Michel</w:t>
+                <w:t xml:space="preserve">Placental macrophages: Origin, heterogeneity, function and role in pregnancy-associated infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Martin-Blondel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14536⟩</w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2020.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599645v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor Necrosis Factor Inhibitors Exacerbate Whipple’s Disease by Reprogramming Macrophage and Inducing Apoptosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+                <w:t xml:space="preserve">Impact of Sex Hormones on Macrophage Responses to Coxiella burnetii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bardou</w:t>
+                <w:t xml:space="preserve">Alexandre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.667357⟩</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.705088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281588v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sex Hormones on Macrophage Responses to Coxiella burnetii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Gay</w:t>
+                <w:t xml:space="preserve">Tumor Necrosis Factor Inhibitors Exacerbate Whipple’s Disease by Reprogramming Macrophage and Inducing Apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléa Melenotte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.705088⟩</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.667357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520015v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of SARS-CoV-2 in a Cornea Transplant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriem Otmani Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriem Otmani Idrissi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Baudoin</w:t>
+                <w:t xml:space="preserve">Anne-Line Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Line Chateau</w:t>
+                <w:t xml:space="preserve">Sarah Aherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bedotto-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (8), pp.934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens10080934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561, a clinical-stage PPT1 inhibitor, is efficient against hepatocellular carcinoma via modulation of lysosomal functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNS561, a New Autophagy Inhibitor Active against Cancer Stem Cells in Hepatocellular Carcinoma and Hepatic Metastasis from Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Brun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
+                <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (3), pp.678-694. </w:t>
+              <w:t xml:space="preserve">American Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (18), pp.5432-5438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2021.1988357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/jca.58533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04876759v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNS561, a New Autophagy Inhibitor Active against Cancer Stem Cells in Hepatocellular Carcinoma and Hepatic Metastasis from Colorectal Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Brun</w:t>
+                <w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen‐specific IgE reactivity in patients' serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+                <w:t xml:space="preserve">Natacha Casanovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+                <w:t xml:space="preserve">Audrey Martin-Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Macek-Jilkova</w:t>
+                <w:t xml:space="preserve">Farid Mankouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (18), pp.5432-5438. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (1), pp.395-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/jca.58533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.14536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326462v1</w:t>
+                <w:t xml:space="preserve">hal-03599645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual Dimorphism and Gender in Infectious Diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cléa Melenotte</w:t>
+                <w:t xml:space="preserve">GNS561, a clinical-stage PPT1 inhibitor, is efficient against hepatocellular carcinoma via modulation of lysosomal functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Lakbar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Devaux</w:t>
+                <w:t xml:space="preserve">Firas Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Macek Jilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.698121⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.678-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2021.1988357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300038v1</w:t>
+                <w:t xml:space="preserve">hal-04876759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daytime variation in SARS-CoV-2 infection and cytokine production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Sexual Dimorphism and Gender in Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lakbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.698121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2021.105067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03428424v1</w:t>
+                <w:t xml:space="preserve">hal-03300038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocytes and macrophages, targets of SARS-CoV-2: the clue for Covid-19 immunoparalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Daytime variation in SARS-CoV-2 infection and cytokine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiab044⟩</w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.105067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2021.105067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152762v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stool Serology: Development of a Non-Invasive Immunological Method for the Detection of Enterovirus-Specific Antibodies in Congo Gorilla Faeces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Fenollar</w:t>
+                <w:t xml:space="preserve">Monocytes and macrophages, targets of SARS-CoV-2: the clue for Covid-19 immunoparalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïne Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9040810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279623v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For Whom the Clock Ticks: Clinical Chronobiology for Infectious Diseases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stool Serology: Development of a Non-Invasive Immunological Method for the Detection of Enterovirus-Specific Antibodies in Congo Gorilla Faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Madariaga Zarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Medkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inestin Amona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fenollar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01457⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9040810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149943v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive immunological exploration of the premature newborn infant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Immune Modulation as a Therapeutic Option During the SARS-CoV-2 Outbreak: The Case for Antimalarial Aminoquinolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Chartier</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14506⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.02159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149731v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-Bet Controls Susceptibility of Mice to Coxiella burnetii Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Changing the paradigm of IFN‐γ at the interface between innate and adaptive immunity: Macrophage‐derived IFN‐γ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JLB.4MIR0420-619RR⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02998321v1</w:t>
+                <w:t xml:space="preserve">hal-02868444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Granulocytic Signature Identifies COVID-19 and Its Severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 222 (12), pp.1985-1996. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the paradigm of IFN‐γ at the interface between innate and adaptive immunity: Macrophage‐derived IFN‐γ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non-invasive immunological exploration of the premature newborn infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JLB.4MIR0420-619RR⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (109, SI), pp.185-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868444v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial infection and non-Hodgkin’s lymphoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">T-Bet Controls Susceptibility of Mice to Coxiella burnetii Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Omar Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guido Kroemer</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1040841X.2020.1760786⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02997350v1</w:t>
+                <w:t xml:space="preserve">hal-02998321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Modulation as a Therapeutic Option During the SARS-CoV-2 Outbreak: The Case for Antimalarial Aminoquinolines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">For Whom the Clock Ticks: Clinical Chronobiology for Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Bailo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.02159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03149722v1</w:t>
+                <w:t xml:space="preserve">hal-03149943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian Rhythm Disruption and Sepsis in Severe Trauma Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aissatou Diallo</w:t>
+                <w:t xml:space="preserve">Bacterial infection and non-Hodgkin’s lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Culver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Hammad</w:t>
+                <w:t xml:space="preserve">Guido Kroemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001241⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (3), pp.270-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1040841X.2020.1760786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479798v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Concentrations of Serum Soluble E-Cadherin in Patients With Q Fever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Full-Term Human Placental Macrophages Eliminate Coxiella burnetii Through an IFN-γ Autocrine Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ikram Omar Osman</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Bailo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00219⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417843v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired acute‐baseline serum tryptase levels in perioperative anaphylaxis: An observational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Mast Cell Cytonemes as a Defense Mechanism against Coxiella burnetii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zieleskiewicz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.13752⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pii: e02669-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02669-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159236v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progenitor mast cells and tryptase in Q fever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Methanogenic Archaea: Emerging Partners in the Field of Allergic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Chartier</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Grine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.03.011⟩</w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (3), pp.456-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-019-08766-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158738v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogenic Archaea: Emerging Partners in the Field of Allergic Diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A transcriptional signature associated with non-Hodgkin lymphoma in the blood of patients with Q fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Drancourt</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12016-019-08766-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.e0217542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458066v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptional signature associated with non-Hodgkin lymphoma in the blood of patients with Q fever</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fast and Reliable Method to Isolate Human Placental Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clea Melenotte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217542⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (1), pp.e77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpim.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165970v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and Reliable Method to Isolate Human Placental Macrophages</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pru p 7 sensitization is a predominant cause of severe, cypress pollen‐associated peach allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Klingebiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chantran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihane Arif‐lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Ehrenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Östling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpim.77⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.526-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.13345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202782v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pru p 7 sensitization is a predominant cause of severe, cypress pollen‐associated peach allergy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paired acute‐baseline serum tryptase levels in perioperative anaphylaxis: An observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Klingebiel</w:t>
+                <w:t xml:space="preserve">Marion Gouitaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Chantran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonas Östling</w:t>
+                <w:t xml:space="preserve">Laurent Zieleskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cea.13345⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.13752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202464v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E-Cadherin Cleavage Associated to Pathogenic Bacteria Infections Can Favor Bacterial Invasion and Transmigration, Dysregulation of the Immune Response and Cancer Induction in Humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Progenitor mast cells and tryptase in Q fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Leveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02598⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.159-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417835v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor Necrosis Factor-Alpha Antagonist Interferes With the Formation of Granulomatous Multinucleated Giant Cells: New Insights Into Mycobacterium tuberculosis Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High Concentrations of Serum Soluble E-Cadherin in Patients With Q Fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Omar Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01947⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471127v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Term Human Placental Macrophages Eliminate Coxiella burnetii Through an IFN-γ Autocrine Loop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Circadian Rhythm Disruption and Sepsis in Severe Trauma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Culver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Benammar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Chartier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (1), pp.29-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458052v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mast Cell Cytonemes as a Defense Mechanism against Coxiella burnetii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The E-Cadherin Cleavage Associated to Pathogenic Bacteria Infections Can Favor Bacterial Invasion and Transmigration, Dysregulation of the Immune Response and Cancer Induction in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (2), pii: e02669-18. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.02669-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262531v1</w:t>
+                <w:t xml:space="preserve">hal-02417835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Human Placental Mast Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tumor Necrosis Factor-Alpha Antagonist Interferes With the Formation of Granulomatous Multinucleated Giant Cells: New Insights Into Mycobacterium tuberculosis Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpcb.52⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444309v1</w:t>
+                <w:t xml:space="preserve">hal-02471127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cigarette smoke extract interferes with placenta macrophage functions: A new mechanism to compromise placenta functions?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tropheryma whipplei Increases Expression of Human Leukocyte Antigen-G on Monocytes to Reduce Tumor Necrosis Factor and Promote Bacterial Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Ben Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eya Ben Azzouz</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Carlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (5), pp.1553-1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2018.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858901v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropheryma whipplei Increases Expression of Human Leukocyte Antigen-G on Monocytes to Reduce Tumor Necrosis Factor and Promote Bacterial Replication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Cigarette smoke extract interferes with placenta macrophage functions: A new mechanism to compromise placenta functions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Belhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Ben Azzouz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Federico Carlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2018.07.034⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869370v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PO-34 - Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Isolation of Human Placental Mast Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Protocols in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (1), pp.e52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpcb.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467510v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
+                <w:t xml:space="preserve">Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Mege</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Corinne Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+                <w:t xml:space="preserve">Léa Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 140 (Suppl 1), pp.S21-S26. </w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.76-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30094-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30167-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459875v1</w:t>
+                <w:t xml:space="preserve">hal-01451070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble Siglec-5 associates to PSGL-1 and displays anti-inflammatory activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Role of platelets in cancer and cancer-associated thrombosis: Experimental and clinical evidences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pegon</w:t>
+                <w:t xml:space="preserve">Corinne Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.37953. </w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.65-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep37953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455400v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of platelets in cancer and cancer-associated thrombosis: Experimental and clinical evidences.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Frère</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 139, pp.65-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 140 (Suppl 1), pp.S21-S26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30094-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455290v1</w:t>
+                <w:t xml:space="preserve">hal-01459875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coxiella burnetii Induces Inflammatory Interferon-Like Signature in ă Plasmacytoid Dendritic Cells: A New Feature of Immune Response in Q ă Fever</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soluble Siglec-5 associates to PSGL-1 and displays anti-inflammatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mignane B. Ka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Julie Pegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ghigo</w:t>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00070⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.37953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466866v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Biomarkers of Venous Thromboembolism in Cancer Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PO-34 - Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panicot-Dubois Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Frere</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debourdeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Farge-Bancel</w:t>
+                <w:t xml:space="preserve">C Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.S189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453350v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal doses of tinzaparin to reduce both cancer-associated thrombosis and tumor growth in a mouse model of ectopic pancreatic syngeneic tumor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coxiella burnetii Induces Inflammatory Interferon-Like Signature in ă Plasmacytoid Dendritic Cells: A New Feature of Immune Response in Q ă Fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mignane B. Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14, pp.76-76. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30167-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451070v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of platelet activation prevents the P‐selectin and integrin‐dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Biomarkers of Venous Thromboembolism in Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roxanne Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farge-Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.28997⟩</w:t>
+              <w:t xml:space="preserve">Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10269-015-2579-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817745v1</w:t>
+                <w:t xml:space="preserve">hal-01453350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of platelet activation prevents the P-selectin and integrin-dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inhibition of platelet activation prevents the P‐selectin and integrin‐dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Darbousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Panicot‐dubois</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136 (2), pp.462-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.28997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773064v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Platelet-Derived Microparticles in Tumor Progression and Thrombosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inhibition of platelet activation prevents the P-selectin and integrin-dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Darbousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot‐dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (3), pp.346-358. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (2), pp.462-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2014.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817751v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Involvement of Platelet-Derived Microparticles in Tumor Progression and Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminars in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (3), pp.346-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2014.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tissue factor–positive neutrophils bind to injured endothelial wall and initiate thrombus formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Darbousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénaté Bonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 120 (10), pp.2133-2143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2012-06-437772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9988,525 +10134,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptase determination as a complementary criterion for the diagnosis of perioperative anaphylaxis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zieleskiewicz</w:t>
+                <w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen-specific IgE reactivity in patients' serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol-André Apoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal. pp.9</w:t>
+              <w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.219-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479610v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pru P 7 is a major peach allergen associated with cypress pollen sensitization and increased risk of severe reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Klingebiel</w:t>
+                <w:t xml:space="preserve">Tryptase determination as a complementary criterion for the diagnosis of perioperative anaphylaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouitaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Chantran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Ostling</w:t>
+                <w:t xml:space="preserve">Laurent Zieleskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.46-47</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479752v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG removal significantly enhances detection of microarray allergen-specific IgE reactivity in patients' serum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Blanchard</w:t>
+                <w:t xml:space="preserve">Pru P 7 is a major peach allergen associated with cypress pollen sensitization and increased risk of severe reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Klingebiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chantran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arif-Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Ehrenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ostling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology (EAACI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.219-220</w:t>
+              <w:t xml:space="preserve">, 2019, Lisbon, Portugal. pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479683v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panicot-Dubois Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON THROMBOSIS AND HEMOSTASIS ISSUES IN CANCER (ICTHIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, BERGAME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10516,185 +10662,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNS561, a new palmitoyl‐protein thioesterase 1 (PPT‐1) inhibitor, active against cancer stem cells in hepatocellular carcinoma and liver metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Brun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Patricia Gifu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïne Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Macek Jílková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Association for the Study of Liver Diseases. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AASLD 2021 - Liver Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtuel - Online, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolters Kluwer Health, Inc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hepatology, 74 (special), pp.817A, 1370, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:footerReference w:type="default" r:id="rId347"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10841,51 +10987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis M&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70337" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Toumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.70034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05372703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassina Bechah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2495842" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Valade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wurtz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lebideau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70412" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29620" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halfon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Costello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02342-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madariaga Zarza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Abou Atmeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04615394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouviere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae169" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/lupus-2022-000776" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Desbriere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Donato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021209" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Boualam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poitrenaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04125807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Omar Osman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Brahim-Belhaouari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert Devaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285577" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea H&#246;pfner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krisp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05494-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131702" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harding" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522418" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boumaza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Azzouz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Arrindell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00128-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Zandi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14010132" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Guindo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance&#239; Kaba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11102749" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03951960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1078741" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684665v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Fiammingo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116136" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frohna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loui Madakamutil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.928441" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Levi-Schaffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gibbs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hallgren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo E.M. Pucillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Redegeld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.01.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.943241" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gabriac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.915244" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lesieur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab840" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.10.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10010065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Palacios-Acedo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M&#232;ge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Crescence" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.704945" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050627" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Casanovas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Blondel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mankouri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14536" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281588v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667357" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03520015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.705088" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Otmani Idrissi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Chateau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto-Buffet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080934" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03300038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.698121" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03428424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2021.105067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab044" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Medkour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inestin Amona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040810" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01457" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinchemel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14506" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01546" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150816v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa591" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mege" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4MIR0420-619RR" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1760786" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149722v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Michel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02159" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479798v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diallo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001241" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417843v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00219" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159236v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amadei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gouitaa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13752" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458066v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Grine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08766-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benatti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217542" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202782v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpim.77" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202464v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klingebiel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihane Arif&#8208;lusson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ehrenberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas &#214;stling" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13345" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417835v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02598" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471127v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diarra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01947" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458052v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benammar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02434" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02669-18" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444309v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcb.52" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Belhareth" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chartier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2018.04.009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carlini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.07.034" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467510v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicot-Dubois Laurence" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fr&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459875v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30094-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455400v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pegon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37953" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455290v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Darbousset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.01.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466866v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignane B. Ka" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00070" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453350v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Darbousset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge-Bancel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-015-2579-z" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451070v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30167-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28997" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot&#8208;dubois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817751v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2014.04.010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thomas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nat&#233; Bonier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-06-437772" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouitaa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479752v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klingebiel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arif-Lusson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ehrenberg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostling" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479683v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464574v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatane Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Valade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wurtz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lebideau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Toumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;ne Bestion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis M&#232;ge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.70034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05372703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassina Bechah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2495842" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Donet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cocallemen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1576240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04615394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouviere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae169" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halfon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Costello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02342-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29620" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madariaga Zarza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Abou Atmeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29819" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12131702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A Boualam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mimari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poitrenaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121413" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021209" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Desbriere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Donato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032363" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/lupus-2022-000776" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea H&#246;pfner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krisp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05494-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04125807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Omar Osman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Brahim-Belhaouari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albert Devaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285577" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05621563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/allergies3010005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Levi-Schaffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gibbs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hallgren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo E.M. Pucillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Redegeld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.01.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lesieur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab840" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.943241" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gabriac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.915244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03951960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1078741" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Guindo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance&#239; Kaba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11102749" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boumaza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Ben Azzouz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Arrindell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00128-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Zandi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andreani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14010132" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harding" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awada" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522418" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Bailo Diallo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Fiammingo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116136" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frohna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loui Madakamutil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.928441" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050627" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Palacios-Acedo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M&#232;ge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Crescence" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.704945" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10010065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216137v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.10.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03520015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Melenotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.705088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281588v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis M&#232;ge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667357" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Otmani Idrissi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Chateau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto-Buffet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080934" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Patricia Gifu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek-Jilkova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.58533" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Casanovas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Blondel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mankouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14536" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876759v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Bassissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek Jilkova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1988357" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03300038v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.698121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03428424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2021.105067" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab044" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279623v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Medkour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inestin Amona" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040810" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Michel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02159" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868444v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mege" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4MIR0420-619RR" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150816v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa591" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinchemel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14506" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01546" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149943v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01457" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997350v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1760786" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benammar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02434" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02669-18" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458066v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Grine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08766-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165970v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benatti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217542" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpim.77" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klingebiel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihane Arif&#8208;lusson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ehrenberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas &#214;stling" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13345" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02159236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amadei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gouitaa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zieleskiewicz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13752" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158738v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Leveille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417843v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00219" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479798v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diallo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001241" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417835v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02598" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471127v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diarra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01947" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869370v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carlini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.07.034" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Belhareth" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chartier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2018.04.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444309v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcb.52" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451070v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30167-0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZX2MWT3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455290v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Darbousset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.01.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459875v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30094-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455400v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pegon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37953" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467510v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicot-Dubois Laurence" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fr&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466866v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignane B. Ka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00070" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453350v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Darbousset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge-Bancel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-015-2579-z" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28997" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773064v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot&#8208;dubois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817751v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2014.04.010" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817740v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thomas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nat&#233; Bonier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-06-437772" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479683v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479610v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouitaa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479752v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klingebiel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arif-Lusson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ehrenberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostling" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464574v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770752v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/hep/fulltext/2021/10001/poster_abstracts.3.aspx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>