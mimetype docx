--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -153,3699 +153,3699 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the multi-ionic diffusion and competitive adsorption of nickel ions and protons in charged γ -alumina extrudates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 511, pp.161919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.161919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption of Nickel Ions on the γ-Alumina Surface: Competitive Effect of Protons and its Impact on Concentration Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Philippe Lienemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (7), pp.3343-3353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c02199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi‑component ionic difusion and proton adsorption in charged γ‑alumina structures: Dynamic modeling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Yen Ting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (8), pp.1893-1912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-024-00530-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing microstructures with representative tortuosities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Chaniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/stet/2024023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEM Image Processing Assisted by Deep Learning to Quantify Mesoporous γ-Alumina Spatial Heterogeneity and Its Predicted Impact on Mass Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Głowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Hammoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (20), pp.8395-8407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-angle X-ray scattering intensity of multiscale models of spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576722011359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel physisorption model based on mathematical morphology operators preserving exact pore morphology and connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Hammoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 337, pp.11847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529894v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scalable Morphological Accessibility of Complex Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Chaniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.111062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.111062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543639v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct multi-elemental imaging of freshly impregnated catalyst by Laser-Induced Breakdown Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Catita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Philippe Lienemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.183-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of γ-Alumina Digital Twins using a Nitrogen Porosimetry Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Alejandro Ledezma Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan J. Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Glowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leinekugel-Le-Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (46), pp.16728-16738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.1c02849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local Porosity Measurement From Scanning Electron Microscopy Images in the Backscattered Electrons Mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedwige Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Moula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620024782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tortuosimetric operator for complex porous media characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Chaniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), pp.25-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.2039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-angle X-ray scattering intensity of multiscale models of spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (6), pp.1348-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719013839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of the microstructure of mesoporous alumina constrained by morphological simulation of nitrogen porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haisheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 553, pp.378 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obtaining 3D Chemical Maps by Energy Filtered Transmission Electron Microscopy Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hirlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.E56671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/56671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-Dimensional Analytical Surface Quantification of Heterogeneous Silica-Alumina Catalyst Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hirlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Drillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chaumonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (18), pp.3503 - 3512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201600543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Simulation of Hindered Diffusion in γ-Alumina Catalyst Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haisheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2017002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of the distance transform for the integration of local measurements : principle and application in the field of chemical engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moizan-Baslé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.422-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616000015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zn(II), Mn(II) and Sr(II) Behavior in a Natural Carbonate Reservoir System. Part II: Impact of Geological CO2 Storage Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Philippe Lienemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Cerepi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2015043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling mesoporous alumina microstructure with 3D random models of platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haisheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pietrasanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 260 (3), pp.287-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple and antagonistic effects of water on intrinsic physical properties of model Fischer-Tropsch cobalt catalysts evidenced with in situ X-ray diffraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Legens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clemencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (58), pp.7866-7869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc00947a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tortuosity: Local Morphology and Global Topology Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Chaniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress for Stereology and Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Stereology &amp; Image Analysis, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05503711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'électrodes à l'échelle microscopique de batterie Li-ion par micro-LIBS : Répartition du lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTRATOM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPECTRATOM, Jun 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution lithium imaging by micro-LIBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Characterisation and Quantification of Lithium, from the Micro- to the Nano-Scale, from Mining to Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Chimie Physique-Matière et Rayonnement, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique des phénomènes de transfert et d'adsorption d'ions métalliques en milieu mésoporeux : application à la catalyse hétérogène et au traitement de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de génie des procédés, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of transport and adsorption processes in mesoporous solids: Application to heterogeneous catalysis and water decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Philippe Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catalysis Society of Japan, Jul 2022, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale stochastic morphological models for 3D complex microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Chaniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 17th Workshop on Information Optics (WIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Québec, Canada. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WIO.2018.8643455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Stereo Disparity Map Densification using Hierarchical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Drouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium, ISMM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.172-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484143v1</w:t>
-              </w:r>
-[...2760 lines deleted...]
-                <w:t xml:space="preserve">hal-01053703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3863,103 +3863,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration d'images élémentaires du lithium acquises par LIBS à partir d'analyses globales par spectrométrie à plasma à couplage inductif optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTRATOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pau (FRA), France. 2024</w:t>
@@ -3988,103 +3988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution imaging of Li-ion electrodes by micro-LIBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS LIBS 2023 12th Euro-Mediterranean Symposium on Laser-induced Breakdown Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
@@ -4113,103 +4113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une batterie commerciale Li-ion par Laser-induced Breakdown Spectroscopy (LIBS) Imaging Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Philippe Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées LIBS France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
@@ -4238,103 +4238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A morphological approach for texture detection, application to SEM stereo reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Drouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th European Microscopy Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4400,90 +4400,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un système d'analyse LIBS pour caractériser une matrice poreuse humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Duarte Mendes Catita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Philippe Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4546,51 +4546,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la simulation dans l'optimisation de l'analyse quantitative par microsonde électronique de catalyseurs hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalyse. Université Montpellier II - Sciences et Techniques du Languedoc, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4707,51 +4707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C7AD1D4"/>
+    <w:nsid w:val="DF4CEB16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4938,51 +4938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sorbier-loic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5591-9848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068940262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05503711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Becker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003657v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fernandes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04960496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02095021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2018.8643455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484143v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05138305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161919" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04616195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#322;owska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04617709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04528894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02199" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04061421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722011359" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529894v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03543639v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.111062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03171782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwige Poncet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620024782" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jolivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Catita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delpoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.07.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03500354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alejandro Ledezma Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Verstraete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Glowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinekugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02849" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02417477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Humbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719013839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02150655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01903947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hirlimann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56671" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01701427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chaumonnot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600543" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivallan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Auffray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazer-Bachi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan-Basl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01170616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pietrasanta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12295" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01053703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scalbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Legens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemencon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Taleb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc00947a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04911121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Guyon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04960293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04960359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5757" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Duarte Mendes Catita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sorbier-loic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5591-9848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068940262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05138305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04528894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04617709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04616195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#322;owska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04061421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duch&#234;ne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722011359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529894v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111847" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03543639v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.111062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jolivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Catita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delpoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.07.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03500354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alejandro Ledezma Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Verstraete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Glowska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinekugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02849" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03171782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwige Poncet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620024782" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02150655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02417477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719013839" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01903947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hirlimann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56671" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01701427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chaumonnot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600543" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivallan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazer-Bachi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan-Basl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Auffray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01170616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pietrasanta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12295" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01053703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scalbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Legens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemencon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Taleb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc00947a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05503711v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fernandes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04960496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02095021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Becker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2018.8643455" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04911121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Guyon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04960293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04960359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5757" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Duarte Mendes Catita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>