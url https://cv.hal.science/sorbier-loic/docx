--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -4707,51 +4707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF4CEB16"/>
+    <w:nsid w:val="12528E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>