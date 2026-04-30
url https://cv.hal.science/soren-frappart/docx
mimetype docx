--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -261,204 +261,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Comment l’expérience vécue participe à la structuration de l’activité de recherche. Illustrations en première personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sémiotique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.15-22</w:t>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651203v1</w:t>
+                <w:t xml:space="preserve">hal-04651193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’expérience vécue participe à la structuration de l’activité de recherche. Illustrations en première personne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Missire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Maublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sémiotique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.135-150</w:t>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651193v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos d’enfants de cycle 1 et 2 collectés lors d’ateliers de réflexion sur « la nature »</w:t>
               </w:r>
@@ -734,51 +734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de connaissances en astronomie : rôle de l’enseignement et du contexte culturel au sein duquel l’enfant se construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -825,51 +825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring French adolescents’ and adults’ comprehension of the greenhouse effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -942,51 +942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Change About Outer Space: How Does Informal Training Combined With Formal Teaching Affect Seventh Graders’ Understanding of Gravitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1033,51 +1033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do Children Know and Understand about Universal Gravitation? Structural and Developmental Aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1175,51 +1175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Nobes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Panagiotaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where does a stone go when we drop it? Development of French schoolchildren’s knowledge of gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1494,51 +1494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (2), pp.153-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (2), pp.153 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Duel » de théories concernant le développement des connaissances : l’exemple de la forme de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2053,77 +2053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences, épistémologie, arts : Perspectives de l’énaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Maublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Missire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 (1), 2024, Cahiers de sémiotiques des cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2310,51 +2310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531978v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.M. Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berziou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohendoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121682" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Missire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frappart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.096.0171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laffont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022119860597" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01673527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troadec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.02.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Moine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2016.1147529" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0275-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raijmakers Maartje" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5D581D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Nobes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Panagiotaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKB2KSD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.12.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZJLK39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531978v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.M. Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berziou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohendoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121682" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frappart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Missire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.096.0171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laffont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022119860597" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01673527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troadec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.02.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Moine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2016.1147529" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0275-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raijmakers Maartje" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5D581D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Nobes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Panagiotaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKB2KSD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.12.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZJLK39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>