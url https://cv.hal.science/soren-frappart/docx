--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -261,204 +261,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’expérience vécue participe à la structuration de l’activité de recherche. Illustrations en première personne</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Missire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Maublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sémiotique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.135-150</w:t>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651193v1</w:t>
+                <w:t xml:space="preserve">hal-04651203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment l’expérience vécue participe à la structuration de l’activité de recherche. Illustrations en première personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sémiotique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.15-22</w:t>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651203v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos d’enfants de cycle 1 et 2 collectés lors d’ateliers de réflexion sur « la nature »</w:t>
               </w:r>
@@ -734,51 +734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de connaissances en astronomie : rôle de l’enseignement et du contexte culturel au sein duquel l’enfant se construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -819,265 +819,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring French adolescents’ and adults’ comprehension of the greenhouse effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Conceptual Change About Outer Space: How Does Informal Training Combined With Formal Teaching Affect Seventh Graders’ Understanding of Gravitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olga Megalakaki</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Education Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504622.2016.1147529⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.515-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-015-0275-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560381v1</w:t>
+                <w:t xml:space="preserve">hal-01559298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Change About Outer Space: How Does Informal Training Combined With Formal Teaching Affect Seventh Graders’ Understanding of Gravitation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploring French adolescents’ and adults’ comprehension of the greenhouse effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Frède</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Jmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Megalakaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (4), pp.515-535. </w:t>
+              <w:t xml:space="preserve">Environmental Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10212-015-0275-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13504622.2016.1147529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559298v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do Children Know and Understand about Universal Gravitation? Structural and Developmental Aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1175,51 +1175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Nobes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Panagiotaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where does a stone go when we drop it? Development of French schoolchildren’s knowledge of gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1462,289 +1462,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle journée/nuit : étude du développement des connaissances chez l’enfant français et comparaison de méthodes</w:t>
+                <w:t xml:space="preserve">Le cycle journée/nuit : étude du développement des connaissances chez l’enfant français et comparaison de méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 54 (2), pp.153-171. </w:t>
+              <w:t xml:space="preserve">, 2009, 54 (2), pp.153 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531164v1</w:t>
+                <w:t xml:space="preserve">hal-01560598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle journée/nuit : étude du développement des connaissances chez l’enfant français et comparaison de méthodes</w:t>
+                <w:t xml:space="preserve">Le cycle journée/nuit : étude du développement des connaissances chez l’enfant français et comparaison de méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 54 (2), pp.153 - 171. </w:t>
+              <w:t xml:space="preserve">, 2009, 54 (2), pp.153-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560598v1</w:t>
+                <w:t xml:space="preserve">hal-01531164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Duel » de théories concernant le développement des connaissances : l’exemple de la forme de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2053,77 +2053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences, épistémologie, arts : Perspectives de l’énaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Maublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Maublanc</w:t>
+                <w:t xml:space="preserve">S. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Missire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 (1), 2024, Cahiers de sémiotiques des cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2310,51 +2310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531978v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.M. Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berziou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohendoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121682" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frappart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Missire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.096.0171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laffont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022119860597" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01673527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troadec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.02.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Moine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2016.1147529" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0275-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raijmakers Maartje" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5D581D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Nobes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Panagiotaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKB2KSD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.12.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZJLK39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531978v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.M. Moreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berziou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohendoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121682" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Missire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frappart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.096.0171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laffont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022119860597" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01673527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troadec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.02.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0275-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2016.1147529" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raijmakers Maartje" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5D581D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Nobes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Panagiotaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKB2KSD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.12.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZJLK39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>