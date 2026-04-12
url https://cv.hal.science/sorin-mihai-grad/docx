--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -230,235 +230,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Fermat optimality rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strongly Quasiconvex Functions: What We Know (So Far)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Abbasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Théra</w:t>
+                <w:t xml:space="preserve">Raúl Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (2), pp.818-841. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205 (2), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1578036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02641-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431904v1</w:t>
+                <w:t xml:space="preserve">hal-05544450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Quasiconvex Functions: What We Know (So Far)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the Fermat optimality rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Marcavillaca</w:t>
+                <w:t xml:space="preserve">Michel Théra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205 (2), pp.38. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (2), pp.818-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-025-02641-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1578036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544450v1</w:t>
+                <w:t xml:space="preserve">hal-04431904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximal-Type Algorithms for Solving Nonconvex Mixed Multivalued Quasi-Variational Inequality Problems</w:t>
               </w:r>
@@ -542,382 +542,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed-Inertial Proximal Point Algorithms for Nonconvex Equilibrium Problems with Applications</w:t>
+                <w:t xml:space="preserve">Proximal Point Type Algorithms with Relaxed and Inertial Effects Beyond Convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Tintaya Marcavillaca</w:t>
+                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 203 (3), pp.2233-2262. </w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-023-02375-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2024.2329779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429671v1</w:t>
+                <w:t xml:space="preserve">hal-04431856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxed-Inertial Proximal Point Algorithms for Nonconvex Equilibrium Problems with Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
+                <w:t xml:space="preserve">Raúl Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95, pp.351-382. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203 (3), pp.2233-2262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11075-023-01574-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-023-02375-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428808v2</w:t>
+                <w:t xml:space="preserve">hal-04429671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Point Type Algorithms with Relaxed and Inertial Effects Beyond Convexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.351-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331934.2024.2329779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11075-023-01574-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431856v1</w:t>
+                <w:t xml:space="preserve">hal-03428808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed-Inertial Proximal Point Type Algorithms for Quasiconvex Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 85 (3), pp.615-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -964,51 +964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of the proximal point algorithm beyond convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82, pp.313-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1036,339 +1036,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Mixed Variational Inequalities Beyond Convexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New duality results for evenly convex optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felipe Lara</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-021-01860-9⟩</w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (9), pp.1837-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2020.1756287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429961v1</w:t>
+                <w:t xml:space="preserve">hal-03429963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing strong convergence of trajectories in dynamical systems associated to monotone inclusions with composite structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ioan Boţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Nonlinear Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.450-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/anona-2020-0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New duality results for evenly convex optimization problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving Mixed Variational Inequalities Beyond Convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vidal</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (9), pp.1837-1858. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190 (2), pp.565-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331934.2020.1756287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-021-01860-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429963v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1487,64 +1487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties and Proximal Point Type Methods for Strongly Quasiconvex Functions in Hilbert Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1588,817 +1588,817 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic mirror descent algorithms with Nesterov smoothing</w:t>
+                <w:t xml:space="preserve">Beyond the Fermat Optimality Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Théra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization and Variational Analysis with Applications 2023 - ICOVAA-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VIASM Hanoi, Jul 2023, Hanoi (Vietnam), Vietnam</w:t>
+              <w:t xml:space="preserve">International Conference on Applied and Pure Mathematics - ICAPM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Iasi (Roumanie), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431188v1</w:t>
+                <w:t xml:space="preserve">hal-04431225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
+                <w:t xml:space="preserve">Beyond the Fermat Optimality Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Lara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
+                <w:t xml:space="preserve">Malek Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Théra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Concepcion, Mar 2023, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">PGMO Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Palaiseau (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431195v1</w:t>
+                <w:t xml:space="preserve">hal-04431231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Workshop on Advances in Continuous Optimization - EUROPT2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Budapest (Hungary), Hungary</w:t>
+              <w:t xml:space="preserve">Optimization Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Concepcion, Mar 2023, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431206v1</w:t>
+                <w:t xml:space="preserve">hal-04431195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Fermat Optimality Rules</w:t>
+                <w:t xml:space="preserve">Stochastic mirror descent algorithms with Nesterov smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Théra</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied and Pure Mathematics - ICAPM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Iasi (Roumanie), Romania</w:t>
+              <w:t xml:space="preserve">International Conference on Optimization and Variational Analysis with Applications 2023 - ICOVAA-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIASM Hanoi, Jul 2023, Hanoi (Vietnam), Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431225v1</w:t>
+                <w:t xml:space="preserve">hal-04431188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Fermat Optimality Rules</w:t>
+                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Abbasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Théra</w:t>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Palaiseau (91), France</w:t>
+              <w:t xml:space="preserve">20th Workshop on Advances in Continuous Optimization - EUROPT2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431231v1</w:t>
+                <w:t xml:space="preserve">hal-04431206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
+                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
+                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Symposium on Generalized Convexity and Monotonicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Arequipa, Peru</w:t>
+              <w:t xml:space="preserve">International Online Conference on Optimization - ICOP22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Fez, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003212v1</w:t>
+                <w:t xml:space="preserve">hal-04005191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
+                <w:t xml:space="preserve">Extending the proximal point algorithm beyond convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Operational Research and Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">Variational Analysis and Optimisation Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, On Line Streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005439v1</w:t>
+                <w:t xml:space="preserve">hal-04005345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
+                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SMAI MODE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loïc Bourdin, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Workshop on Operational Research and Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005342v1</w:t>
+                <w:t xml:space="preserve">hal-04005439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the proximal point algorithm beyond convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Evolution in Pure and Applied Mathematics - ICEPAM-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bathinda, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2417,178 +2417,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the proximal point algorithm beyond convexity</w:t>
+                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
+                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variational Analysis and Optimisation Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, On Line Streaming, France</w:t>
+              <w:t xml:space="preserve">Journées SMAI MODE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loïc Bourdin, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005345v1</w:t>
+                <w:t xml:space="preserve">hal-04005342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Seminar on Optimization and Variational Analysis -- OVA11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2626,103 +2613,103 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR MOA Annual Days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Samuel Vaiter, Oct 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">XIII International Symposium on Generalized Convexity and Monotonicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Arequipa, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005136v1</w:t>
+                <w:t xml:space="preserve">hal-04003212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends in vector optimization</w:t>
               </w:r>
@@ -2790,431 +2777,444 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMODAYS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">GdR MOA Annual Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samuel Vaiter, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005258v1</w:t>
+                <w:t xml:space="preserve">hal-04005136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the proximal point algorithm beyond convexity</w:t>
+                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Nonlinear Applied Analysis and Optimization - ICNAAO &amp; NMD-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tanmoy Som, Dec 2022, Varanasi, India</w:t>
+              <w:t xml:space="preserve">PGMODAYS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005190v1</w:t>
+                <w:t xml:space="preserve">hal-04005258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
+                <w:t xml:space="preserve">Extending the proximal point algorithm beyond convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Online Conference on Optimization - ICOP22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Fez, Morocco</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Nonlinear Applied Analysis and Optimization - ICNAAO &amp; NMD-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tanmoy Som, Dec 2022, Varanasi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005191v1</w:t>
+                <w:t xml:space="preserve">hal-04005190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bitterlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Optimisation, Metric Bounds, Approximation and Transversality - WoMBaT2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Melbourne (on line), Australia</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Applied Analysis and Optimization - ICNAAO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Varanasi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005445v1</w:t>
+                <w:t xml:space="preserve">hal-04005441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing strong convergence of trajectories in dynamical systems associated to monotone inclusions with composite structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ioan Boţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMODAYS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3252,90 +3252,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bitterlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Applied Analysis and Optimization - ICNAAO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Varanasi, India</w:t>
+              <w:t xml:space="preserve">Workshop on Optimisation, Metric Bounds, Approximation and Transversality - WoMBaT2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Melbourne (on line), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005441v1</w:t>
+                <w:t xml:space="preserve">hal-04005445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3490,51 +3490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Mihai Grad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Tammer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Kumam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aqeel Ahmad Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-026-02344-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abbasi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1578036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Marcavillaca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02641-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Grad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02733-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Tintaya Marcavillaca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02375-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428808v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bitterlich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01574-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Tintaya Marcavillaca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2329779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-022-01226-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-021-01081-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01860-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ioan Bo&#355;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Staudigl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2020-0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1756287" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Ill&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ren&#225;ta Rig&#243;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005136v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005445v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Mihai Grad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Tammer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Kumam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aqeel Ahmad Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-026-02344-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Marcavillaca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02641-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abbasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;ra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1578036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Grad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02733-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Tintaya Marcavillaca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2329779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Tintaya Marcavillaca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02375-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428808v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bitterlich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01574-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-022-01226-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-021-01081-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1756287" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ioan Bo&#355;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Staudigl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2020-0143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01860-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Ill&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ren&#225;ta Rig&#243;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>