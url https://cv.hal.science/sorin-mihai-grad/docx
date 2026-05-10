--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -230,235 +230,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Quasiconvex Functions: What We Know (So Far)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the Fermat optimality rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Marcavillaca</w:t>
+                <w:t xml:space="preserve">Michel Théra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205 (2), pp.38. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (2), pp.818-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-025-02641-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1578036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544450v1</w:t>
+                <w:t xml:space="preserve">hal-04431904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Fermat optimality rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strongly Quasiconvex Functions: What We Know (So Far)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Abbasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Théra</w:t>
+                <w:t xml:space="preserve">Raúl Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (2), pp.818-841. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205 (2), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1578036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02641-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431904v1</w:t>
+                <w:t xml:space="preserve">hal-05544450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximal-Type Algorithms for Solving Nonconvex Mixed Multivalued Quasi-Variational Inequality Problems</w:t>
               </w:r>
@@ -542,382 +542,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Point Type Algorithms with Relaxed and Inertial Effects Beyond Convexity</w:t>
+                <w:t xml:space="preserve">Relaxed-Inertial Proximal Point Algorithms for Nonconvex Equilibrium Problems with Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
+                <w:t xml:space="preserve">Raúl Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203 (3), pp.2233-2262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331934.2024.2329779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-023-02375-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431856v1</w:t>
+                <w:t xml:space="preserve">hal-04429671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed-Inertial Proximal Point Algorithms for Nonconvex Equilibrium Problems with Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raúl Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 203 (3), pp.2233-2262. </w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.351-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-023-02375-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11075-023-01574-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429671v1</w:t>
+                <w:t xml:space="preserve">hal-03428808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximal Point Type Algorithms with Relaxed and Inertial Effects Beyond Convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
+                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95, pp.351-382. </w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11075-023-01574-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2024.2329779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428808v2</w:t>
+                <w:t xml:space="preserve">hal-04431856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed-Inertial Proximal Point Type Algorithms for Quasiconvex Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 85 (3), pp.615-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -964,51 +964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of the proximal point algorithm beyond convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82, pp.313-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1036,541 +1036,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New duality results for evenly convex optimization problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving Mixed Variational Inequalities Beyond Convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vidal</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331934.2020.1756287⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190 (2), pp.565-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-021-01860-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429963v1</w:t>
+                <w:t xml:space="preserve">hal-03429961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing strong convergence of trajectories in dynamical systems associated to monotone inclusions with composite structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Ioan Boţ</w:t>
+                <w:t xml:space="preserve">New duality results for evenly convex optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias Staudigl</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nonlinear Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/anona-2020-0143⟩</w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (9), pp.1837-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2020.1756287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429962v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Mixed Variational Inequalities Beyond Convexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inducing strong convergence of trajectories in dynamical systems associated to monotone inclusions with composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ioan Boţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felipe Lara</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 190 (2), pp.565-580. </w:t>
+              <w:t xml:space="preserve">Advances in Nonlinear Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.450-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-021-01860-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/anona-2020-0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429961v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New computable algorithms for smooth multiobjective optimization problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A splitting proximal method in portfolio optimization with entropic value-at-risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Baloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Renáta Rigó</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Oleg Wilfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680633v1</w:t>
+                <w:t xml:space="preserve">hal-05610897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New computable algorithms for smooth multiobjective optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Illés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Renáta Rigó</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Properties and Proximal Point Type Methods for Strongly Quasiconvex Functions in Hilbert Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1580,1770 +1668,1770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Fermat Optimality Rules</w:t>
+                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Abbasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Théra</w:t>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied and Pure Mathematics - ICAPM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Iasi (Roumanie), Romania</w:t>
+              <w:t xml:space="preserve">Optimization Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Concepcion, Mar 2023, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431225v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Fermat Optimality Rules</w:t>
+                <w:t xml:space="preserve">Stochastic mirror descent algorithms with Nesterov smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Théra</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Palaiseau (91), France</w:t>
+              <w:t xml:space="preserve">International Conference on Optimization and Variational Analysis with Applications 2023 - ICOVAA-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIASM Hanoi, Jul 2023, Hanoi (Vietnam), Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431231v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Concepcion, Mar 2023, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">20th Workshop on Advances in Continuous Optimization - EUROPT2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431195v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic mirror descent algorithms with Nesterov smoothing</w:t>
+                <w:t xml:space="preserve">Beyond the Fermat Optimality Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Théra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization and Variational Analysis with Applications 2023 - ICOVAA-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VIASM Hanoi, Jul 2023, Hanoi (Vietnam), Vietnam</w:t>
+              <w:t xml:space="preserve">International Conference on Applied and Pure Mathematics - ICAPM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Iasi (Roumanie), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431188v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
+                <w:t xml:space="preserve">Beyond the Fermat Optimality Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Lara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
+                <w:t xml:space="preserve">Malek Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Théra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Workshop on Advances in Continuous Optimization - EUROPT2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Budapest (Hungary), Hungary</w:t>
+              <w:t xml:space="preserve">PGMO Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Palaiseau (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431206v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
+                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
+                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Online Conference on Optimization - ICOP22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Fez, Morocco</w:t>
+              <w:t xml:space="preserve">XIII International Symposium on Generalized Convexity and Monotonicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Arequipa, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005191v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the proximal point algorithm beyond convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variational Analysis and Optimisation Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, On Line Streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Operational Research and Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the proximal point algorithm beyond convexity</w:t>
+                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Evolution in Pure and Applied Mathematics - ICEPAM-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bathinda, India</w:t>
+              <w:t xml:space="preserve">Journées SMAI MODE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loïc Bourdin, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005138v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
+                <w:t xml:space="preserve">Extending the proximal point algorithm beyond convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
+                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SMAI MODE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loïc Bourdin, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Conference on Evolution in Pure and Applied Mathematics - ICEPAM-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bathinda, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005342v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Seminar on Optimization and Variational Analysis -- OVA11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
+                <w:t xml:space="preserve">Recent trends in vector optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Symposium on Generalized Convexity and Monotonicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Arequipa, Peru</w:t>
+              <w:t xml:space="preserve">Workshop on Nonlinear Operator Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African University of Science and Technology; Fields Institute, Mar 2022, Abuja, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003212v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in vector optimization</w:t>
+                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nonlinear Operator Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African University of Science and Technology; Fields Institute, Mar 2022, Abuja, Nigeria</w:t>
+              <w:t xml:space="preserve">PGMODAYS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005347v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR MOA Annual Days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Samuel Vaiter, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed-inertial proximal point algorithms for problems involving strongly quasiconvex functions</w:t>
+                <w:t xml:space="preserve">Extending the proximal point algorithm beyond convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMODAYS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Nonlinear Applied Analysis and Optimization - ICNAAO &amp; NMD-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tanmoy Som, Dec 2022, Varanasi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005258v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the proximal point algorithm beyond convexity</w:t>
+                <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raul Tintaya Marcavillaca</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bitterlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Nonlinear Applied Analysis and Optimization - ICNAAO &amp; NMD-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tanmoy Som, Dec 2022, Varanasi, India</w:t>
+              <w:t xml:space="preserve">International Online Conference on Optimization - ICOP22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Fez, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005190v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bitterlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Applied Analysis and Optimization - ICNAAO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Varanasi, India</w:t>
+              <w:t xml:space="preserve">Workshop on Optimisation, Metric Bounds, Approximation and Transversality - WoMBaT2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Melbourne (on line), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005441v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing strong convergence of trajectories in dynamical systems associated to monotone inclusions with composite structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ioan Boţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMODAYS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic incremental mirror descent algorithms with Nesterov smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Mihai Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bitterlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Optimisation, Metric Bounds, Approximation and Transversality - WoMBaT2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Melbourne (on line), Australia</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Applied Analysis and Optimization - ICNAAO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Varanasi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005445v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3490,51 +3578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Mihai Grad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Tammer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Kumam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aqeel Ahmad Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-026-02344-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Marcavillaca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02641-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abbasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;ra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1578036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Grad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02733-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Tintaya Marcavillaca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2329779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Tintaya Marcavillaca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02375-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428808v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bitterlich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01574-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-022-01226-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-021-01081-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1756287" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ioan Bo&#355;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Staudigl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2020-0143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01860-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Ill&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ren&#225;ta Rig&#243;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Mihai Grad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Tammer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Kumam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aqeel Ahmad Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-026-02344-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abbasi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1578036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Marcavillaca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02641-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Grad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02733-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Tintaya Marcavillaca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02375-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428808v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bitterlich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01574-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Tintaya Marcavillaca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2329779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-022-01226-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-021-01081-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01860-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1756287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ioan Bo&#355;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Staudigl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anona-2020-0143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Baloul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Wilfer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Ill&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ren&#225;ta Rig&#243;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>