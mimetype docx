--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -3294,243 +3294,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des règles d'association : étude de données d'entreprise</w:t>
+                <w:t xml:space="preserve">Apport du Text Mining pour prédire le potentiel d'accident d'un véhicule en assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vaillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ménou</w:t>
+                <w:t xml:space="preserve">Grégoire de Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Qualité des Données et des Connaissances, 23 janvier Namur, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.55 - 64</w:t>
+              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Data mining dans la banque, l'assurance et la finance, 23 janvier Namur, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.27 - 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130154v1</w:t>
+                <w:t xml:space="preserve">hal-02120984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Text Mining pour prédire le potentiel d'accident d'un véhicule en assurance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des règles d'association : étude de données d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire de Lassance</w:t>
+                <w:t xml:space="preserve">Stéphanie Ménou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Data mining dans la banque, l'assurance et la finance, 23 janvier Namur, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.27 - 35</w:t>
+              <w:t xml:space="preserve">EGC 2007 : 7èmes journées francophones "Extraction et gestion des connaissances", Atelier Qualité des Données et des Connaissances, 23 janvier Namur, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.55 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120984v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence Learning and Timing in Hippocampus, Prefrontal Cortex and Accumbens</w:t>
               </w:r>
@@ -4903,51 +4903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02534445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Railean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2013.01.025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7B2T73-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Laura Stolojescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin-Daniel C&#259;leanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Mao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Xue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CBPZPNJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Isar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/173841" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaussier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laroque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45255-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Banquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04605626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32423-0_10" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2009.5206175" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2007.4292746" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;nou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Lassance" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Adam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Nafornita" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/19190" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laroque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuperlier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02534445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Railean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2013.01.025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7B2T73-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Laura Stolojescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin-Daniel C&#259;leanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Mao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Xue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CBPZPNJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Isar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/173841" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaussier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laroque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45255-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Banquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04605626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32423-0_10" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2009.5206175" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2007.4292746" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Lassance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;nou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burnod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Adam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Nafornita" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/19190" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laroque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuperlier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>